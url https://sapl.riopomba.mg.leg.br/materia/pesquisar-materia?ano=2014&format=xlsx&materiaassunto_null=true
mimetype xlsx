--- v0 (2025-12-24)
+++ v1 (2026-05-06)
@@ -54,1893 +54,1893 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 01 AO PROJETO DE LEI Nº 1.560.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 02 AO PROJETO DE LEI Nº 1.560.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Romeuzinho Moreira, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 03 AO PROJETO DE LEI Nº 1.560.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI Nº 1.577</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado, Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PROJETO DE LEI Nº 1.588.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE SOBRE O RIO SÃO MANOEL E PASSARELA NOS VOGADOS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TOLDO NA ENTRADA DA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RAMPAS DE ACESSIBILIDADE JUNTO ÀS FAIXAS DE TRAVESSIA DE PEDESTRES E NAS ESQUINAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIAS AO AR LIVRE EM MONTE ALEGRE E GRANATOS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUINHO NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NA PRAÇA VEREADOR MUNDICO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE E PRAÇA NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTES NA ZONA RURAL DE BOMJARDIM.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ATLETA NA ESCOLA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TIRADENTES.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE NOS PRÉDIOS E VEÍCULOS PÚBLICOS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTRAMENTO NO PAC2 PARA RECEBIMENTO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ESTRADA RURAL NOS CAVACUDOS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DO VÃO CENTRAL DOS MATABURROS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Jorginho, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSEIO E ILUMINAÇÃO NO TREVO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE TRIO ELÉTRICO NO CARNAVAL 2014.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM ESTRADA RURAL DE CARMOS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA PASSAGEM INTERNA DO PARQUE DE EXPOSIÇÕES E PROVIDÊNCIA NA RUA FRANCISCO VIEIRA BOMTEMPO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECIPIENTE PARA COLETA DE LIXO NO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO DA AV. JORNALISTA JOSÉ DE ASSIS VIEIRA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÀS MARGENS DA RUA HENRIQUE DIAS SARAIVA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DO DISTRITO INDUSTRIAL 2.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTE RURAL NO BOMJARDIM.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO DA RUA MADRE CABRINI.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MATABURROS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE PONTE SECA PERTO DA LAGOA DA MILITA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE DE MADEIRA NA JALAPA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDIMENSIONAMENTO DA REDE DE ESGOTO DA RUA DR. JOSÉ REIS SANTOS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE LOTEAMENTOS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA ZONA RURAL.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS IMEDIAÇÕES DA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEBIMENTO DE IMÓVEL EM DOAÇÃO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Túlio Mota Salgado, Antônio Dias de Oliveira, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Sérgio Antônio Mota Furtado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE DE CONCRETO NO BOMJARDIM.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA DE VAGA PARA O SINDICATO DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TRÂNSITO DA PEDREIRA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÃO DOS 30 ANOS DO CURRAL BONITO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado, Antônio Dias de Oliveira, Jorginho, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NA SEDE DO SAMU.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Túlio Mota Salgado, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA CEL. MARCIANO G. CAMPOS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS PLUVIAIS NO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE SÊMEN SEXADO NO CURRAL BONITO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO E OUTRAS PROVIDÊNCIAS NO BAIRRO DO ROSÁRIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA VEREADOR LUIZ LUIZ.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA RUA ÂNGELO DO CARMO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DAS ESCOLAS RURAIS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE COMODATO PARA INSTALAÇÃO DE UBS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NO BAIRRO JOSÉ MENDONÇA DOS REIS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL DE PERNOITE PARA OS MOTORISTAS DE AMBULÂNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIROS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E BOCA DE LOBO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO DE REDE ELÉTRICA NA COMUNIDADE DE FORMIGAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS DO BAIRRO BELVEDERE.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA OUVIDORIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA REGIÃO DE COELHOS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE PARA AGRICULTORES PARTICIPAREM DE CURSO DO PRONATEC.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO PANORAMA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado, Antônio Dias de Oliveira, Jorginho, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE RUA PROJETADA NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOLDOS NAS JANELAS DA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DAS CAIXAS DE REGISTRO DA COPASA.</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CALÇAMENTO NA EXTENSÃO DA TRAVESSA RAIMUNDO FURTADO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSARELA PARA PEDESTRES NO LINDO VALE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO ENEM EM RIO POMBA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARITA NA SAÍDA PARA BELO HORIZONTE.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AV. PROF. JOSÉ MARCELINO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Juscélio Bernardino, Antônio Dias de Oliveira, Jorginho, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Sérgio Antônio Mota Furtado, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E CALÇAMENTO EM VILAS DO FINAL DA RUA ANTÔNIO MOTA CAMPOS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO NO PROGRAMA PETROBRÁS ESPORTE E CIDADANIA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDIÇÃO DE ATO NORMATIVO PARA A PRESTAÇÃO DE SERVIÇOS DOS EQUIPAMENTOS DO PAC2 EM PROPRIEDADES DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE ESTACIONAR EM TRECHO DA RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA QUADRA POLIESPORTIVA DE PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NAS RUAS DR. JOSÉ MARINHO SARAIVA E CEL. FRANCISCO VIEIRA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE DECIBELÍMETRO À POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESENÇA DA POLÍCIA MILITAR NA AV. DJANIRA LUCAS ESTEVES.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA AV. PROF. JOSÉ BORGES DE MORAIS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA ESTAÇÃO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Jorginho, Maria do Carmo Vieira da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASAS POPULARES NO TERRENO DO ROSÁRIO CENTRAL.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DA ADMINISTRAÇÃO DE VIAS PARA O INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PAGAMENTO DO PISO SALARIAL PROFISSIONAL NACIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARADA DE VANS ESCOLARES AO LADO DO GRUPO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAÇÃO DE MÃO ÚNICA EM DUAS RUAS DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LUMINÁRIAS NO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO NA RUA FRANCISCO VIEIRA BOMTEMPO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>REFORMA DO MUSEU HISTÓRICO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREMIAÇÃO PARA CONTRIBUINTES EM DIA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA ALUSIVA À EDIFICAÇÃO DA ESCOLA SEVERINO DA COSTA VIEIRA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO VETERINÁRIO NO CURRAL BONITO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARAÇÃO E GRADAGEM NO PLANTIO DE FUMO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINAL DA TV DIGITAL.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS ORIENTADORAS DA DIREÇÃO DO HOSPITAL.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS ADAPTADOS À ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARITAS POLICIAIS NAS SAÍDAS DA CIDADE.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURRO NOS MAGALHÃES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Túlio Mota Salgado, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FONTE NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Maria do Carmo Vieira da Silva Gomes, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARITAS EM PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE MURO NA RUA LUIZA ALVIM</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA O PARTIDO ALTO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE ELETRICA NO LOTEAMENTO DO PASSA-CINCO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCLUSIVIDADE DA NOVA RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E FAIXAS DE PEDESTRES NAS IMEDIAÇÕES DA RUA CEL. ANTÔNIO PEDRO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO EM PROGRAMA DO MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis, Sérgio Antônio Mota Furtado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIO-FIO NAS RUAS DA PEDREIRA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA PARA AS ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E MÃO ÚNICA EM RUA DA PEDREIRA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NA PRAÇA PREFEITO MESSIAS PEREIRA BAÍA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA VEREADOR JOSÉ DE PAULA FERREIRA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA CEL. LUIZ FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DAS LOCALIDADES MENCIONADAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>FESTA DO PEÃO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUAS DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO E ILUMINAÇÃO EM RUA ADJACENTE À PANTALEÃO MOTA COUTO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADIO NA PRAÇA VEREADOR MUNDICO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE EM RUA DO MUTIRÃO E SINALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Jorginho, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Sérgio Antônio Mota Furtado, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO SALARIAL DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ANTÔNIO CARLOS DA SILVA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CICLOVIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NAS LOCALIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMUNERAÇÃO DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO EM BUEIRO NO LINDO VALE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NA ESTRADA QUE DÁ ACESSO À FAZENDA SANTA OLÍVIA E OUTROS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA NO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DE DIREÇÕES.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIO NA AV. DO CONTORNO (MG-133).</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA PRAÇA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO NA RUA VEREADOR LUÍS ANTÔNIO RAMOS BARRA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUINHO INFANTIL NA PRAÇA PROFESSOR UBIRAJARA.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS NO BAIXO BOMJARDIM.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTES NO BOMJARDIM.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULÃO NA CURVA DA AV. DR. JOSÉ SEBASTIÃO DA PAIXÃO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE VIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MATABURRO NO BOMJARDIM.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO EM REDE DE ESGOTO NA RUA LUIZA ALVIM.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MATABURROS NOS CAVACUDOS E COLOCAÇÃO DE CASCALHO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIROS NA ALAMEDA DOS INCONFIDENTES E NA RUA MINISTRO ADAUTO LÚCIO CARDOSO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA INTEGRAL.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO E OUTRAS PROVIDÊNCIAS NO FINAL DA RUA OZÓRIO NOVATO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE NA ZONA RURAL DE GONÇALVES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELECENTRO COMUNITÁRIO NO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NAS RUAS PÉRICLES DE QUEIROZ E DR. QUEIROZ.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSÓRCIO INTERMUNICIPAL PARA INSTALAÇÃO FÍSICA DO SERVIÇO DE INSPEÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOSÉ MARIA PEREIRA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS GARIS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOÃO ANTÔNIO DA SILVA COSTA NETO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CÉLIO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RONÃ LIMA PAIVA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RONALDO VIEIRA.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOAQUIM JOSÉ BATISTA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ROQUE CANCELA SOARES JÚNIOR.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A REGINALDO FURTADO DE CARVALHO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A GLADSTONE RONCALLI DA SILVA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A INÁ MARTINS MENEZES.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE RIO POMBA DO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA HOMENAGEM DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MARCOS PASCOALINO</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO DE POSTURAS MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -1965,87 +1965,87 @@
   <si>
     <t>DISPÕE SOBRE O ESTATUTO E QUADRO DO MAGISTÉRIO MUNICIPAL DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO GERAL DA ADMINISTRAÇÃO GERAL DA PREFEITURA MUNICIPAL DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO PLANO DE CARGOS E VENCIMENTOS DA PREFEITURA MUNICIPAL DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA COM O NOME DE ISABEL DA COSTA PEIXOTO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE ANUAL PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>CONCEDE PENSÃO POR MORTE DE SERVIDORA APOSENTADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>CONCEDE PENSÃO POR MORTE DE SERVIDOR APOSENTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -2073,129 +2073,129 @@
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO A PESSOAS CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL NO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI MUNICIPAL Nº 1.291/2009 NA PARTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 24 DA LEI Nº 814/90, QUE DISPÕE SOBRE O SERVIÇO DE TAXI NO MUNICÍPIO DE RIO POMBA, COM RELAÇÃO ÀS CARACTERÍSTICAS DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AJUDA DE CUSTO PARA SERVIDORES MUNICIPAIS, SERVIDORES DE OUTROS MUNICÍPIOS E SOCIEDADE CIVIL ORGANIZADA INTEGRANTES DA REDE E ATENÇÃO PSICOSSOCIAL &amp;#8211; RAPS DO MUNICÍPIO DE RIO POMBA, NOS TERMOS DO PROGRAMA DE INTERCÂMBIO DE PERCURSOS FORMATIVOS NA RAPS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE A ASSOCIAÇÃO DOS SEM CASA DE RIO POMBA &amp;#8211; ASCARP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO A CLIENTES EM ESTABELECIMENTOS BANCÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MOTOCICLISTAS LEGENDÁRIO MOTO CLUBE DE RIO POMBA.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA COM O NOME DE PEDRO MARTINS GAUDERETO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>DESAFETA PARTE DE UMA ÁREA VERDE QUE MENCIONA PARA OBRAS DE AMPLIAÇÃO DO SISTEMA VIÁRIO E CONSTRUÇÃO DE UMA PRAÇA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DE MONTE ALEGRE E REGIÃO.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E III, DA LEI Nº 1.469, DE 14 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>ALTERA E INCLUI AÇÕES CONSTANTES NA LEI Nº 1.477/2014 &amp;#8211; A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO E NA LEI Nº 1.452/2013 &amp;#8211; PLANO PLURIANUAL &amp;#8211; PPA, PREVISTOS PARA O QUADRIÊNIO 2014/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
@@ -2208,171 +2208,171 @@
   <si>
     <t>443</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.180/2004 NA PARTE QUE MENCIONA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE MINAS GERAIS, PARA O FIM DE ESTABELECER UMA COLABORAÇÃO FEDERATIVA NA ORGANIZAÇÃO, REGULAÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE ISENÇÃO DE TRIBUTOS, QUE ESPECIFICA, À EMPRESA PRESTADORA DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO POR OCASIÃO DA OUTORGA DESTES SERVIÇOS.&amp;#8221;</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A &amp;#8220;DISPOR SOBRE OS PROCEDIMENTOS NECESSÁRIOS À ADEQUAÇÃO E CUMPRIMENTO DA LEI MUNICIPAL Nº 1.007/97 SANCIONADA EM 15.07.1997; CONVALIDAR OS ALVARÁS EXPEDIDOS EM DECORRÊNCIA DA CITADA LEI; E, REGULARIZAR FORMALMENTE, ATRAVÉS DE DOAÇÃO AOS BENEFICIÁRIOS CONTEMPLADOS NOS MENCIONADOS ALVARÁS, OS LOTES ORIUNDOS DOS DESMEMBRAMENTOS DOS IMÓVEIS CONSTANTES DAS MATRICULAS 9.188, 9.445 E 9.446 DO SERVIÇO DE REGISTRO DE IMÓVEIS DA COMARCA DE RIO POMBA-MG&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DO PROJETO DE LEI Nº 1.608/2014.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE HOMENAGEM PÓSTUMA PELA CÂMARA MUNICIPAL COM A CONCESSÃO DE COROA DE FLORES.</t>
   </si>
   <si>
     <t>Jorginho, Antônio Dias de Oliveira, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 113/90 &amp;#8211; REGIMENTO INTERNO DA CÂMARA, COM REFERÊNCIA À FIXAÇÃO DA REMUNERAÇÃO DOS AGENTES POLÍTICOS.</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE RIO POMBA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Jorginho, Antônio Dias de Oliveira, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO REFERENTE À FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REPASSE DE SUBVENÇÃO SOCIAL A ENTIDADE (SINDICATO DOS TRABALHADORES RURAIS).</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O CORTE DE ÁRVORES.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI COMPLEMENTAR Nº 17.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.568.</t>
   </si>
   <si>
     <t>228</t>
   </si>
@@ -2412,153 +2412,153 @@
   <si>
     <t>235</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.565.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.566.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.571.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.572.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.573.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCESSOS LICITATÓRIOS COM A PARTICIPAÇÃO DA EMPRESA ACÁCIO E MATEUS SERVIÇOS LTDA-ME.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE POSSÍVEL ACIDENTE COM VEÍCULO MUNICIPAL.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FATO OCORRIDO NO ALMOXARIFADO NO DIA 13 DE MAIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A DESTINAÇÃO DOS RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.578.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.jpeg</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O FUNCIONAMENTO DOS EQUIPAMENTOS RECEBIDOS PARA USO EXCLUSIVO DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A INSTALAÇÃO DE EMPRESA À RUA CARMINHA MORAIS SARMENTO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A PRESTAÇÃO DO SERVIÇO DE TRANSBORDO DE LIXO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO DA OBRA DE URBANIZAÇÃO DA RUA PEDRO MARTINS GAUDERETO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2865,68 +2865,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>