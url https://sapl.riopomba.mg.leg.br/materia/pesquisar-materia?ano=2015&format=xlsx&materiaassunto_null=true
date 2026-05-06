--- v0 (2025-12-25)
+++ v1 (2026-05-06)
@@ -54,1896 +54,1896 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Jorginho, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Romeuzinho Moreira, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO OU ASFALTAMENTO NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>UBS NO BAIRRO LINDO VALE.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MÃO ÚNICA NA RUA FLORIPES MARIA DE JESUS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA ÂNGELO DO CARMO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA PROFESSOR UBIJARAJA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADÃO NO FINAL DA ALAMEDA DOS INCONFIDENTES.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO MURO DE CEMITÉRIO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Jorginho, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ENSINO MÉDIO NO INSTITUTO FEDERAL (CAMPUS RIO POMBA).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA DE VAGA PARA A ASSOCIAÇÃO SANTA LUIZA DE MARILAC.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA CEL. LUÍS FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO DA ZONA RURAL.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NOS LOCAIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE E ALARGAMENTO DE ESTRADA NO BOMJARDIM.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE DE ESGOTO NO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO OU CASCALHAMENTO DAS RUAS DO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO DENTRO DA ESCOLA SÃO JOSÉ PARA VANS ESCOLARES.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Jorginho, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Sérgio Antônio Mota Furtado, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM A DR. HENRIQUE DIAS FILHO COM DENOMINAÇÃO A PRÓPRIO PÚBLICO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Jorginho, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA AV. DJANIRA LUCAS ESTEVES.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DO BAIRRO PREFEITO GERALDO HOMEM DE FARIA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM A SYLVIO CAIAFFA DE MENDONÇA COM DENOMINAÇÃO A PRÓPRIO PÚBLICO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DO FINAL DA RUA LUIZA ALVIM.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTRIÇÃO DE ESTACIONAMENTO NA ALAMEDA DOS INCONFIDENTES.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINA QUÍMICA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICATIVAS DE NOME EM PRÓPRIO E LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MATA-BURROS NOS LUGARES QUE MENCIONA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BOOSTER NA RUA ANTÔNIO MOTA CAMPOS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>TARIFAÇÃO DO SERVIÇO DE TAXI.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA EXTENSÃO DA RUA PANTALEÃO MOTA COUTO.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO LOTEAMENTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TREVO DAS MG'S 133 E 265.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA INDICATIVA PRÓXIMO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL APROPRIADO PARA PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Maria do Carmo Vieira da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CEO - CENTRO DE ESPECIALIDADES ODONTOLÓGICAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E BUEIRO NA RUA FRANCISCO LUCAS ESTEVES.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NA PRAÇA JUSCELINO KUBITSCHEK.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELIMINAÇÃO DE BARREIRAS FÍSICAS NAS CALÇADAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DAS ESCOLAS RURAIS DESATIVADAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECIMENTO DA PALMEIRA JUSSARA COMO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTRAMENTO AMBIENTAL RURAL.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURRO NO BOMJARDIM.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO PÚBLICA NA RUA DR. JOSÉ REIS SANTOS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE QUADRA DE SKATE.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REFORMA OU CONSTRUÇÃO DE PONTE SECA PERTO DA LAGOA DA MILITA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA GERALDO ROSA SOARES.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NO RECANTO DAS GERAIS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO PREFEITO GERALDO HOMEM DE FARIA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBVENÇÃO PARA A ASSOCIAÇÃO SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Jorginho, Maria do Carmo Vieira da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA E PASSEIO NA AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM CÓRREGO DAS CANDONGAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NA RUA TIRADENTES.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM PONTE SECA NOS CAVACUDOS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARNÊ MENSAL PARA A ZONA AZUL.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E ILUMINAÇÃO NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NO RECANTO SÍTIO DA LOLA.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERAS DE MONITORAMENTO URBANO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURRO NOS MENDES.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIO-FIO NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO DE GRADE DE BUEIRO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO E PASSEIO NA RUA GERALDA CANÔNICO DE FREITAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE TRABALHO DA RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DAS VAGAS DE ESTACIONAMENTO PARA MOTOS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO NA ESCADA EXISTENTE NA LATERAL DA RUA JOVIANO TEIXEIRA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE MAU CHEIRO NO LINDO VALE.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ZONA AZUL PARA A RUA MADRE CABRINI.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIAS AO AR LIVRE NA ZONA RURAL DO BOMJARDIM.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADE DE PROTEÇÃO NA PRAÇA VEREADOR MUNDICO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA CORPO EM PASSAGEM DO LINDO VALE.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA PRAÇA DO COMPROMISSO E NA UBS LÁ EXISTENTE.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUAS DO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA DR. JOSÉ MARINHO SARAIVA.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NOS REDUTORES DE VELOCIDADE DA RUA PADRE MANOEL.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>UBS E ACADEMIA AO AR LIVRE NO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE BUEIRO NA PRAÇA DR. ÚLTIMO DE CARVALHO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOME DA NOVA ESCOLA PRÓXIMA AO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA REGIÃO DE GRANATOS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE ÁGUAS NO LINDO VALE.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO SOLETRANDO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TRÂNSITO DA RUA PEDRO CARLOS DE LIMA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA REDE COLETORA DE ESGOTOS ÀS MARGENS DA AV. MANOEL FERNANDES E CASCALHAMENTO DO SEU LEITO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUAS ADJACENTES À RUA GERALDO ROSA SOARES.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES CONTRA MAUS TRATOS ANOS ANIMAIS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEIO-FIO NA ALAMEDA DOS INCONFIDENTES.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA GERARDO MARINI E NA PRAÇA PREFEITO MESSIAS BAÍA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO FINAL DA RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMPANHIA PM EM RIO POMBA</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO VETERINÁRIO PARA PEQUENOS ANIMAIS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA CEL. FRANCISCO CLEMENTE.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ENTRADA DO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA CEL. FRANCISCO VIEIRA BOMTEMPO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AV. PROF. JOSÉ BORGES DE MORAIS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DAS RUAS CEL. JOÃO BENTO E JOVIANO TEIXEIRA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO SANITÁRIA ESTADUAL COM VALIDADE NACIONAL.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE SECA NOS GONÇALVES.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA APLICAÇÃO DA LEI DE SERVIÇOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE SERVIÇO DE ATENDIMENTO AO CIDADÃO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE MATABURRO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA DE TRÂNSITO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NO BAIRRO SÃO MANOEL.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO EM REDE DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA CEL. MARCIANO G. CAMPOS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇÃO NO LINDO VALE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO MEMORIAL DA LOLA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CONSÓRCIO PARA SERVIÇOS DE INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (MARISA SILVEIRA ARANTES)</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (PAULO SÉRGIO GONÇALVES LOPES)</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (FERNANDA AMARAL BERNARDINO)</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (KAIO GUSTAVO SIQUEIRA)</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (LUIZ CARLOS BAIANO)</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (WILSON PEREIRA DE SOUZA)</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (WEBER MENDES MOTA)</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A GLADSTONE BATISTA COELHO CAMILO</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A GILBERTO DA COSTA REIS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ENZO BOMTEMPO PEREIRA RONZANI.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À CRIAÇÃO DE COMISSÃO ESPECIAL PARA ANÁLISE DA PEC 97/2011.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DEPUTADO FEDERAL PADRE JOÃO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DEPUTADO ESTADUAL ROGÉRIO CORREIA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE RIO POMBA DO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES À CÂMARA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BENEMÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA HOMENAGEM DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA PLACA DE HONRA AO MÉRITO EMPRESARIAL DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MARCOS PASCOALINO</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ALTERA A INCLUI NOVA AÇÃO NA LEI DE SUBVENÇÕES 1.499/2014, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2015/601/pl_1618_adm_cemiterio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2015/601/pl_1618_adm_cemiterio.pdf</t>
   </si>
   <si>
     <t>REGULA A PRESTAÇÃO DE SERVIÇO DE ADMINISTRAÇÃO DE CEMITÉRIO NO ÂMBITO DO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE MENCIONA NA LEI Nº 1.468/14.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
@@ -1956,465 +1956,465 @@
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZA O EXECUTIVO A PARTICIPAR DO CONSÓRCIO DA AGÊNCIA DE COOPERAÇÃO INTERMUNICIPAL EM SAÚDE PÉ DA SERRA &amp;#8211; ACISPES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>APROVA O PLANO DECENAL MUNICIPAL DE EDUCAÇÃO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE DISPOSITIVOS NA LEI Nº 1.274/2008, QUE DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS, RELACIONADOS À AGRICULTURA FAMILIAR E AOS ESTABELECIMENTOS AGROINDUSTRIAIS DE PEQUENO PORTE.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA DE PAGAMENTO POR SERVIÇOS AMBIENTAIS DO MUNICÍPIO, AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRESTAR APOIO AOS PROPRIETÁRIOS RURAIS E URBANOS DETERMINADOS PELA POLÍTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE MENCIONA NA LEI MUNICIPAL Nº 1.487/2014 &amp;#8211; AUTORIZA O PODER EXECUTIVO A INSTITUIR, MANTER E OPERAR, OU OUTORGAR A EXPLORAÇÃO DO ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO, DENOMINADO &amp;#8220;ZONA AZUL&amp;#8221;.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A DOAR VEÍCULO AUTOMOTOR PARA A APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO QUE MENCIONA NA LEI MUNICIPAL Nº 1.469/2014 &amp;#8211; PLANO DE CARGOS E VENCIMENTOS DA PREFEITURA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DELIMITAÇÃO DO PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO AUXÍLIO-ALIMENTAÇÃO PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Jorginho, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Paulo Henrique da Silva, Romeuzinho Moreira, Sérgio Antônio Mota Furtado, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DO ART. 24 DA LEI Nº 814/90, QUE DISPÕE SOBRE O SERVIÇO DE TÁXI NO MUNICÍPIO DE RIO POMBA, COM RELAÇÃO ÀS CARACTERÍSTICAS DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>ALTERA E INCLUI AÇÕES CONSTANTES DA LEI Nº 1.515/2015 &amp;#8211; A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO E NA LEI Nº 1.452/2013 &amp;#8211; PLANO PLURIANUAL &amp;#8211; PPA, PREVISTOS PARA O QUADRIÊNIO 2014/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO POMBA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.195/2005 EM ESPECÍFICO A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 1.411/2012 RELACIONADOS ÀS FÉRIAS DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE RIO POMBA/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A &amp;#8211; BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM ASSOCIAÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.docx</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.docx</t>
   </si>
   <si>
     <t>ATUALIZA OS VALORES DAS DIÁRIAS DE VIAGENS DA CÂMARA MUNICIPAL, EM CONFORMIDADE COM O PARÁGRAFO ÚNICO DO ART. 5º DA RESOLUÇÃO Nº 282/2009.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO DO ART. 119 DA RESOLUÇÃO Nº 113/90 &amp;#8211; REGIMENTO INTERNO DA CÂMARA, COM REFERÊNCIA À APRESENTAÇÃO DE INDICAÇÕES.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE RIO POMBA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>CRIA A MEDALHA DO MÉRITO EDUCACIONAL.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.616.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PUBLICAÇÃO ALUSIVA AOS 30 ANOS CO CURRA BONITO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PARTICIPAÇÃO PREVISTA NO ART. 5º DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE CARGO DE COMISSÃO PERMANENTE.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.626.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.627.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.628.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>APENAS PARA REGISTRO, NÚMERO SALTADO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O SISTEMA DE ESTACIONAMENTO ROTATIVO ZONA AZUL.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL DE 2015.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Antônio Dias de Oliveira, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Sérgio Antônio Mota Furtado, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A AQUISIÇÃO DE PATRIMÔNIO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE MATERIAL DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 1.635.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE HORÁRIO ESPECIAL DE FUNCIONAMENTO DE CASAS DE ESPETÁCULOS E SIMILARES.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE FÉRIAS DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Sérgio Antônio Mota Furtado, Antônio Dias de Oliveira, Juscélio Bernardino, Maria do Carmo Vieira da Silva Gomes, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Túlio Mota Salgado</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RECUPERAÇÃO DE PONTE SECA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROJETO DE LEI Nº 1.637.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2721,68 +2721,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2015/601/pl_1618_adm_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2015/601/pl_1618_adm_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>