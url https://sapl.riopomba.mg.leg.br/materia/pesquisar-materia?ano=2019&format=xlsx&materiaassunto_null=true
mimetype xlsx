--- v0 (2025-12-20)
+++ v1 (2026-05-06)
@@ -54,3030 +54,3030 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no282-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no282-2019_netto.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS SINALIZAÇÕES HORIZONTAIS EM TODA CIDADE. (3ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_no329-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_no329-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIOS, GUARDA-CORPO E REDE DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n401-2018_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n401-2018_jorge.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DAS PROVAS DO ENEM EM RIO POMBA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Jair de Paula Coelho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n416-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n416-2019_jair.pdf</t>
   </si>
   <si>
     <t>BUEIROS NA RUA DR FAUSTO.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_n420-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_n420-2019_netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CARROS DA SAÚDE</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n421-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n421-2019_netto.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_n422-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_n422-2019_netto.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no423-2019_2oed_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no423-2019_2oed_rafael.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NO DISTRITO INDUSTRIAL. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no424-2019_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no424-2019_maurilio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS RURAIS. CACHOEIRA DOS GONÇALVES, VOGADOS E CARMOS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_n425-2019_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_n425-2019_maurilio.pdf</t>
   </si>
   <si>
     <t>ASSENTAMENTO DE MATABURROS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_n426-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_n426-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA VEREADOR JOSÉ PAULO DE MIRANDA.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_n427-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_n427-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO EM TRECHO DA RUA JOSÉ AUGUSTO SOARES.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_n428-2019_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_n428-2019_romeu.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS COLETIVO CIRCULANDO EM MAIS BAIRROS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_n429-2019_rafael_e_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_n429-2019_rafael_e_paulo.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO DE TRECHO DA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_no430-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_no430-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO COM O IF PARA O PRÉ-ENEM SOCIAL</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_no431-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_no431-2019_rafael.pdf</t>
   </si>
   <si>
     <t>ALOCAÇÃO DE MAIS UM VEÍCULO ESCOLAR PARA O BOM JARDIM.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_no432-2019_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_no432-2019_maurilio.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE DE MADEIRA NOS CARMOS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1522/indicacao_no433-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1522/indicacao_no433-2019_jorge.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REFORMA NO CALÇAMENTO DAS RUAS DO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no434-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no434-2019_jorge.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO NA RUA FLORIPES MARIA DE JESUS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1520/indicacao_no435-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1520/indicacao_no435-2019_jair.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CAMADA ASFÁLTICA DA RUA ÂNGELA DO CARMO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1519/indicacao_no436-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1519/indicacao_no436-2019_netto.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO HORÁRIO DE PERMITIDO PARA NOTAS DE FALECIMENTO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no437-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no437-2019_netto.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS FOTOVOLTAICAS NOS PRÉDIOS PÚBLICOS, PRAÇAS, RUAS E AVENIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1517/indicacao_no438-2019_2ed_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1517/indicacao_no438-2019_2ed_netto.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÕES DE TRÂNSITO E COLOCAÇÃO DE LIXEIRA NA RUA ÂNGELO DO CARMO. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1530/indicacao_no440-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1530/indicacao_no440-2019_netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO SEMÁFORO DA AV. DR. JOSÉ NEVES.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1531/indicacao_n441-2019_2ed_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1531/indicacao_n441-2019_2ed_netto.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS NA RUA MADRE CABRINE. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1538/indicacao_no442-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1538/indicacao_no442-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM RUAS DO BELVEDERE.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1537/indicacao_no443-2019_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1537/indicacao_no443-2019_romeu.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DA FEIRA LIVRE DA PRAÇA MINISTRO ODILON BRAGA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_no444-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_no444-2019_netto.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA AV. JORN. JOSÉ DE ASSIS VIEIRA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1536/indicacao_no445-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1536/indicacao_no445-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA ANTÔNIO CARLOS DA SILVA.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no446-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no446-2019_netto.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CORRIMÃO DA RUA OZÓRIO NOVATO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_no447-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_no447-2019_jorge.pdf</t>
   </si>
   <si>
     <t>REGISTRO DO "BLOCO DO PINICO" NO PATRIMÔNIO CULTURAL.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1534/indicacao_no448-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1534/indicacao_no448-2019_paulo.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no449-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no449-2019_rafael.pdf</t>
   </si>
   <si>
     <t>COLETA SELETIVA DE LIXO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_no450-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_no450-2019_arilson.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COLETIVA</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_no451-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_no451-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA QUADRA DO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no452-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no452-2019_netto.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ÁGUA ACUMULADA</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1552/indicacao_no453-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1552/indicacao_no453-2019_netto.pdf</t>
   </si>
   <si>
     <t>RECIPIENTE PARA LIXO NA RUA LUIZA ALVIM.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1553/indicacao_no454-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1553/indicacao_no454-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESTRADA RURAL DA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_no455-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_no455-2019_netto.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO DE REDUTORES DE VELOCIDADE À RUA PADRE MANOEL.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1564/indicacao_no456-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1564/indicacao_no456-2019_jorge.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DAS RUAS DO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1554/indicacao_no457-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1554/indicacao_no457-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_no458-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_no458-2019_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CALÇAMENTO DA RUA FRANCISCO LUCAS ESTEVES.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1565/indicacao_no459-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1565/indicacao_no459-2019_paulo.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA LEÔNIDAS MAROTA.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no460-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no460-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA PRINCIPAL DO BOMJARDIM.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no461-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no461-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM ESTRADA RURAL DE MENDES.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no462-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no462-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS NA VILA ANTÔNIO DIAS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no463-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no463-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROGRAMA PRÓ-CRIANÇA.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no464-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no464-2019_jair.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE BUEIRO NA ESQUINA DA RUA DR. QUEIROZ</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no465-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no465-2019_jair.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTES SECAS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no466-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no466-2019_jair.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO DA RUA MAJOR OLÍMPIO MOREIRA. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1583/indicacao_no467-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1583/indicacao_no467-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE TERRENO MUNICIPAL PARA CONSTRUÇÃO DE NOVO FORUM.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Jorginho, Frederico Senra Condé, Jair de Paula Coelho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no468-2019_jorge-jair-fred.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no468-2019_jorge-jair-fred.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO ANTIGO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no469-2019_-_3oed_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no469-2019_-_3oed_jair.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BLOQUETES DA RUA LUIZ LUIZ E NA RUA DR. JOÃO CARLOS DE ABREU ROCHA. (3ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no470-2019_jair_e_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no470-2019_jair_e_jorge.pdf</t>
   </si>
   <si>
     <t>FAIXA DE TRAVESSIA DE PEDESTRES NA RODOVIA MG-133 BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1582/indicacao_no471-2019_2ed_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1582/indicacao_no471-2019_2ed_paulo.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA CASUARINA E SEGUIMENTO. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_no474-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_no474-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE VALE-FEIRA PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no475-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no475-2019_jair.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM TRECHO DA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no476-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no476-2019_jair.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS NO LOTEAMENTO JARDIM SÃO LUÍS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas, Frederico Senra Condé, Jair de Paula Coelho, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins, Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no477-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no477-2019_todos.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIAS AO AR LIVRE EM COMUNIDADE RURAIS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/indicacao_no478-2019_-_2oed_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/indicacao_no478-2019_-_2oed_rafael.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA CEL. FRANCISCO VIEIRA. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no479-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no479-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BUEIROS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no480-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no480-2019_jorge.pdf</t>
   </si>
   <si>
     <t>APOIO PARA PATRULHA RURAL DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_no481-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_no481-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO CALÇAMENTO E MEIO-FIO DA SERRINHA.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1590/indicacao_no483-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1590/indicacao_no483-2019_netto.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE TRANSBORDO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1589/indicacao_no484-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1589/indicacao_no484-2019_netto.pdf</t>
   </si>
   <si>
     <t>MELHORIA DAS ACOMODAÇÕES DO PSF6.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_n485-2019_2ed_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_n485-2019_2ed_netto.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIOS NO DISTRITO INDUSTRIAL. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Frederico Senra Condé</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1587/indicacao_no486-2019_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1587/indicacao_no486-2019_frederico.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DEDETIZAÇÃO DE PARTE DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no487-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no487-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CAPINA NA AV. DJANIRA LUCAS ESTEVES</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no488-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no488-2019_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UNIDADE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no489-2019_2oed_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no489-2019_2oed_arilson.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TRÂNSITO DO BAIRRO NOSSA SENHORA DAS GRAÇAS. (2ºEdição)</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/indicacao_no490-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/indicacao_no490-2019_arilson.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS PLUVIAIS NA TRAVESSA RAIMUNDO FURTADO. (2º EDIÇÃO)</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/indicacao_no491-2019_2oed_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/indicacao_no491-2019_2oed_arilson.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NO TREVO. (2ºEdição)</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/indicacao_no492-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/indicacao_no492-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROGRAMA NACIONAL DE HABITAÇÃO RURAL (PNHR)</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/indicacao_no493-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/indicacao_no493-2019_rafael.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO MÉDICO EM UNIDADE DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no494-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no494-2019_rafael.pdf</t>
   </si>
   <si>
     <t>CONSERTO EM REDE SANITÁRIA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_no495-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_no495-2019_rafael.pdf</t>
   </si>
   <si>
     <t>PONTOS DE SAÍDA DO TRANSPORTE SANITÁRIO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_no496-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_no496-2019_netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA RURAL DE BOMJARDIM DE CIMA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no497-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no497-2019.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DA COR VERDE NO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no498-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no498-2019_netto.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DOS PACIENTES EM TRATAMENTO FORA DOMICÍLIO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no499-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no499-2019_jair.pdf</t>
   </si>
   <si>
     <t>RESTRIÇÃO DE PARADA E ESTACIONAMENTO EM TRECHO DO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1612/indicacao_no500-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1612/indicacao_no500-2019_jair.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE MANILHAMENTO NAS CANDONGAS.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_n501-2019_2ed_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_n501-2019_2ed_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CONSÓRCIO REGIONAL DO SIM. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1639/indicacao_no502-_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1639/indicacao_no502-_todos.pdf</t>
   </si>
   <si>
     <t>MELHORIA DE SINAL DE INTERNET MÓVEL.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/indicacao_no503-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/indicacao_no503-2019_jorge.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE DIÁRIAS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1618/indicacao_no504-2019_paulo_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1618/indicacao_no504-2019_paulo_e_netto.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_no505-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_no505-2019_netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA REGIÃO RURAL DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_no506-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_no506-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE ATIVIDADES NAS QUADRAS POLIESPORTIVAS.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_no507-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_no507-2019_netto.pdf</t>
   </si>
   <si>
     <t>EFETIVAÇÃO DE AÇÕES PREVISTAS NO PLANO MUNICIPAL DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/indicacao_no508-2019_netto_e_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/indicacao_no508-2019_netto_e_paulo.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÕES NA LEI Nº1.487/2014 - ZONA AZUL.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/indicacao_no509-2019_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/indicacao_no509-2019_romeu.pdf</t>
   </si>
   <si>
     <t>GRADES NOS BUEIROS DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_no510-2019_-_2oed_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_no510-2019_-_2oed_rafael.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO DE DEFEITOS NAS RUAS DO BAIRRO SANTA HELENA. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_no511-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_no511-2019_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE SECA NA REGIÃO DE BOMJARDIM.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_no512-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_no512-2019_rafael.pdf</t>
   </si>
   <si>
     <t>PARADA DE ÔNIBUS INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_no513-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_no513-2019_jair.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CALÇAMENTO DAS RUAS DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_no515-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_no515-2019_arilson.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO NA RUA CARMINHA MORAIS SARMENTO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_no516-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_no516-2019_jorge.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÃO DOS 35 ANOS DO CURRAL BONITO.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_no517-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_no517-2019_jorge.pdf</t>
   </si>
   <si>
     <t>RESTRIÇÃO DE ESTACIONAMENTO NA RUA MINISTRO ADAUTO LÚCIO CARDOSO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_no518-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_no518-2019_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMA NO CALÇAMENTO DA RUA CEL. JUVENAL PENA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Wellington Netto, Jair de Paula Coelho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_no519-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_no519-2019_netto.pdf</t>
   </si>
   <si>
     <t>EFETIVE O SERVIÇO NO MUNICÍPIO DE RIO POMBA DO "CARTÃO DE IDENTIFICAÇÃO PARA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA" E PROMOVA A DIVULGAÇÃO/ADESIVAÇÃO NAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DO DIREITO AO ATENDIMENTO PRIORITÁRIO DAS PESSOAS COM TEA.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no520-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no520-2019_netto.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE PCD NO PROGRAMA "PRÓ-ADOLESCENTE".</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_no521-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_no521-2019_arilson.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE MURO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_no522-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_no522-2019_arilson.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE CANALETA À AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_no523-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_no523-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROMOVA O CONTROLE POPULACIONAL DOS ANIMAIS DE RUA E FAMÍLIAS DE BAIXA RENDA CADASTRADAS NA SEC. DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_no524-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_no524-2019_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE REDES SANITÁRIAS E PLUVIAIS DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_no525-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_no525-2019_jair.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURRO NO BOMJARDIM.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no526-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no526-2019_todos.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/indicacao_no527-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/indicacao_no527-2019_todos.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DECIBELÍMETRO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_no528-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_no528-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CADASTRO RESERVA PARA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_no529-2019_-_2oed_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_no529-2019_-_2oed_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMA NA PRAÇA MINISTRO ODILON BRAGA. (2ºedição)</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_no530-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_no530-2019_arilson.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE ESTACIONAMENTO NA RUA CEL. JOSÉ FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_no531-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_no531-2019_arilson.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA FRANCISCO LUCAS ESTEVES.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_no532-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_no532-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CADASTRAMENTO POPULACIONAL DE CÃES.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/indicacao_no533-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/indicacao_no533-2019_paulo.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NA RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/indicacao_no534b-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/indicacao_no534b-2019_arilson.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO PARA MOTOCICLETAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/indicacao_no535-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/indicacao_no535-2019_arilson.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/indicacao_no536-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/indicacao_no536-2019_arilson.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_no537-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_no537-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CPA DOG/CAT AI KI CÃO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/indicacao_no538-2019_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/indicacao_no538-2019_romeu.pdf</t>
   </si>
   <si>
     <t>DURAÇÃO DO ESTACIONAMENTO ROTATIVO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/indicacao_no539-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/indicacao_no539-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE SEGURANÇA EM QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/indicacao_no540-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/indicacao_no540-2019_netto.pdf</t>
   </si>
   <si>
     <t>REFORMA COMPLETA NA SEDE DO CAPS.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/indicacao_no541-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/indicacao_no541-2019_paulo.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/indicacao_no542-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/indicacao_no542-2019_paulo.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE SANITÁRIA NA COMUNIDADE DA FORMIGA.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/indicacao_no543-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/indicacao_no543-2019_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TRÂNSITO DO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/indicacao_no544-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/indicacao_no544-2019_rafael.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_no545-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_no545-2019_netto.pdf</t>
   </si>
   <si>
     <t>PASSEIO LEGAL - IDOSOS PROTEGIDOS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/indicacao_no546-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/indicacao_no546-2019_netto.pdf</t>
   </si>
   <si>
     <t>VAGA PARA DEFICIENTES NAS PROXIMIDADES DA APAE.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/indicacao_no547-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/indicacao_no547-2019_jair.pdf</t>
   </si>
   <si>
     <t>BRIGADA MUNICIPAL CONTRA INCÊNDIOS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_no548-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_no548-2019_jair.pdf</t>
   </si>
   <si>
     <t>MÃO ÚNICA DE TRÂNSITO NA RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/indicacao_no549-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/indicacao_no549-2019_jair.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA WILSON DE SOUZA MENEZES.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/indicacao_no550-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/indicacao_no550-2019_paulo.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA MINISTRO ADAUTO LÚCIO CARDOSO.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/indicacao_no551-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/indicacao_no551-2019_jorge.pdf</t>
   </si>
   <si>
     <t>GUARDA-RAIL EM RODOVIA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_no553-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_no553-2019_jorge.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DA ALAMEDA DOS INCONFIDENTES COM A RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas, Frederico Senra Condé, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/indicacao_no554-2019_arilson_frederico_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/indicacao_no554-2019_arilson_frederico_jorge.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DO ALMOXARIFADO MUNICIPAL.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_no555-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_no555-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MATABURROS NAS CANDONGAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao_no556-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao_no556-2019_jorge.pdf</t>
   </si>
   <si>
     <t>SEDE PARA A AAPARP. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao_no557-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao_no557-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PAGAMENTO POR SERVIÇOS AOS ANIMAIS - PSA</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/indicacao_no558-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/indicacao_no558-2019_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUINHO DA CRECHE CASULO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_no559-2019_paulo_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_no559-2019_paulo_rafael.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO DE MOTOCICLETAS NA RUA JOVIANO TEIXEIRA</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_no560-2019_2oed_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_no560-2019_2oed_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA JOSÉ VIEIRA SOARES - MUTIRÃO (2ºEdição)</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_no561-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_no561-2019_arilson.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NO BAIRRO JOSÉ MENDONÇA DOS REIS</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_no562-2019_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_no562-2019_arilson.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALÃO COMUNITÁRIO JUNTO ÀS NOVAS CAPELAS MORTUÁRIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_no563-2019_2oedicao_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_no563-2019_2oedicao_romeu.pdf</t>
   </si>
   <si>
     <t>LOCAL PARA DEPÓSITO DE MATERIAL INUTILIZÁVEL. (2º EDIÇÃO)</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_no564-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_no564-2019_netto.pdf</t>
   </si>
   <si>
     <t>FINALIZAÇÃO DE SERVIÇO NA RUA FRANCISCO VIEIRA BOMTEMPO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_no565-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_no565-2019_paulo.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_no566-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_no566-2019_jorge.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO COM AAPARP</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_no567-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_no567-2019_paulo.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE VAGAS PARA CRIANÇAS DE DOIS ANOS NO CEI.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/indicacao_no568-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/indicacao_no568-2019_netto.pdf</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO DO CMDRS E EXECUÇÃO DO PMARS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/indicacao_no569-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/indicacao_no569-2019_netto.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao_no570-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao_no570-2019_netto.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DO NATAL ILUMINADO EM PARCERIA COM A  ACIRP. (2ºEDIÇÃO)</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_no571-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_no571-2019_netto.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO EM RUA DO BAIRRO SÃO MANOEL.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_no572-2019_netto_e_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_no572-2019_netto_e_jair.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO E TREINAMENTO DOS CONSELHEIROS MUNICIPAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_no573-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_no573-2019_netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS VIAS DO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/indicacao_no574-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/indicacao_no574-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA RURAL BOM JARDIM DE BAIXO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/indicacao_no575-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/indicacao_no575-2019_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/indicacao_no576-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/indicacao_no576-2019_rafael.pdf</t>
   </si>
   <si>
     <t>CAPITAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/indicacao_no534a-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/indicacao_no534a-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO TELECENTRO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1570/mocao_no23-2019_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1570/mocao_no23-2019_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ANTÔNIO LEITE FILHO.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_no24-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_no24-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ALESSANDRA DAS DORES SIQUEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1559/mocao_no25-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1559/mocao_no25-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PADRE EMERSON JOSÉ SILVA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1560/mocao_no26-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1560/mocao_no26-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TÂNIA MARIA ALVES MENEZES.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1561/mocao_no27-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1561/mocao_no27-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO BIKE CLUBE RIO POMBA.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1571/mocao_no28-2019_fred.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1571/mocao_no28-2019_fred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A QUÉTELIS MARTIRIA ALZIRA BATISTA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1572/mocao_no29-2019-jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1572/mocao_no29-2019-jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TENENTE JOÃO VICTOR TORTURA PEREIRA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1573/mocao_no30-2019-rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1573/mocao_no30-2019-rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DEMÉTRIUS CARVALHO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1574/mocao_no31-2019_-rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1574/mocao_no31-2019_-rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ROSANE COUTINHO FERRAZ.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1575/mocao_no32-2019-jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1575/mocao_no32-2019-jair.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ENCONTRO DE JOVENS COM CRISTO.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1576/mocao_no33-2019-rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1576/mocao_no33-2019-rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EDILSON REIS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Rafael Vilela Martins, Arilson Neto Santos Freitas, Frederico Senra Condé, Jair de Paula Coelho, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1577/mocao_no34-2019-todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1577/mocao_no34-2019-todos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOSÉ FLÁVIO LIMA.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/mocao_no36-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/mocao_no36-2019_todos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº3.515/2015</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_decreto_legislativo_no189-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_decreto_legislativo_no189-2019.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE RIO POMBA DO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/projeto_de_decreto_legislativo_no190-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/projeto_de_decreto_legislativo_no190-2019.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES À CÂMARA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Confere homenagem de honra ao mérito profissional e dá outras providências.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Mantém veto integral ao Projeto de Lei nº 1.759/2019.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_decreto_legislativo_no193-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_decreto_legislativo_no193-2019.pdf</t>
   </si>
   <si>
     <t>CONFERE HOMENAGEM DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/projeto_de_decreto_legislativo_no194-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/projeto_de_decreto_legislativo_no194-2019.pdf</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/projeto_de_decreto_legislativo_no195-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/projeto_de_decreto_legislativo_no195-2019.pdf</t>
   </si>
   <si>
     <t>CONFERE HOMENAGEM DE HONRA AO MÉRITO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_de_decreto_legislativo_no196-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_de_decreto_legislativo_no196-2019.pdf</t>
   </si>
   <si>
     <t>CONFERE HOMENAGEM DE HONRA AO MÉRITO PROFISSIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MARCOS PASCOALINO</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1646/projeto_de_lei_complementar_no28-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1646/projeto_de_lei_complementar_no28-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE EMPREGO PÚBLICO PARA A CONTRATAÇÃO DE AGENTES DE COMBATE A EDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE, NOS TERMOS PREVISTOS NO ART. 198, § 4º, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de_lei_no1.747-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de_lei_no1.747-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no1.756-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no1.756-2019_netto.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI Nº1.487/2014, QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR, MANTER E OPERAR, OU OUTORGAR A EXPLORAÇÃO DOS ESTACIONAMENTOS ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO, DENOMINADO "ZONA AZUL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_de_lei_no1.741-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_de_lei_no1.741-2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO III, DA LEI Nº 1.467, DE 14 DE MARÇO DE 2014."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1527/projeto_de_lei_no1.742-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1527/projeto_de_lei_no1.742-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1528/projeto_de_lei_no1.743-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1528/projeto_de_lei_no1.743-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_no1.744-2019_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_no1.744-2019_paulo.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS E ALTERA O ANEXO ÚNICO DA LEI Nº1.299, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE APOIO AO TRANSPORTE ESTUDANTIL NO ENSINO SUPERIOR/TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no1.745-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no1.745-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 6º DA LEI Nº 1.598/2018</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no1.746-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no1.746-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERA A LEI 1.612/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no1.748-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no1.748-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1562/projeto_de_lei_no1.749-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1562/projeto_de_lei_no1.749-2019.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL O PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1563/projeto_de_lei_no1.750-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1563/projeto_de_lei_no1.750-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1584/ldo_2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1584/ldo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/projeto_de_lei_no1.752-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/projeto_de_lei_no1.752-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA NOSSA SENHORA DA ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de_lei_no1.753-2019_paulo_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de_lei_no1.753-2019_paulo_e_netto.pdf</t>
   </si>
   <si>
     <t>FICAM AS EMPRESAS CONCESSIONÁRIAS DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO URBANO DO MUNICÍPIO DE RIO POMBA OBRIGADAS A REALIZAR DESEMBARQUE DE MULHERES, IDOSOS E DEFICIENTES FÍSICOS FORA DOS LOCAIS DE PARADA PRE ESTABELECIDOS, EM PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/projeto_de_lei_no1.755-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/projeto_de_lei_no1.755-2019_rafael.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FORNECIMENTO DE CANUDOS CONFECCIONADOS EM MATERIAL PLÁSTICO NOS LOCAIS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/projeto_de_lei_no1.756-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/projeto_de_lei_no1.756-2019_netto.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI Nº 1.487/2014,  QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR, MANTER E OPERAR, OU OUTORGAR A EXPLORAÇÃO DO ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO, DENOMINADO "ZONA AZUL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1635/projeto_de_lei_no1.757-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1635/projeto_de_lei_no1.757-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPIO PÚBLICO COM O NOME DE JOSÉ SATIRO DA SILVA A QUADRA POLIESPORTIVA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/projeto_de_lei_no1.758-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/projeto_de_lei_no1.758-2019_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1.469/14 NAS PARTES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1659/projeto_de_lei_no1.759-2019_netto_e_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1659/projeto_de_lei_no1.759-2019_netto_e_jair.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº1.293/2009, QUE DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL A DEFICIENTES FÍSICOS, IDOSOS E GESTANTES NOS POSTOS DE SAÚDE E HOSPITAIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>Frederico Senra Condé, Jair de Paula Coelho, Paulo Henrique da Silva, Rafael Vilela Martins, Wellington Netto</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE AMIGOS E PROTETORES DOS ANIMAIS DE RIO POMBA - AAPARP</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/projeto_de_lei_no1.761-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/projeto_de_lei_no1.761-2019_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.613/2018 NA PARTE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/projeto_de_lei_no1.762-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/projeto_de_lei_no1.762-2019_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEL QUE ESPECIFICA AO ESTADO DE MINAS GERAIS, PARA USO DO TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1672/projeto_de_lei_no1.763-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1672/projeto_de_lei_no1.763-2019_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1673/projeto_de_lei_no1.764-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1673/projeto_de_lei_no1.764-2019_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO PLANO PLURIANUAL DO QUADRIÊNIO 2018-2021, LEI 1.590 DE 15 DE DEZEMBRO DE 2017, E ADEQUAÇÃO DA LEI 1.629, DE 01 DE JULHO DE 2019-LDO 2020.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1674/projeto_de_lei_no1.765-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1674/projeto_de_lei_no1.765-2019_executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/projeto_de_lei_no1.766-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/projeto_de_lei_no1.766-2019_netto.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROJETO RIO POMBA GRAFITE" QUE DISCIPLINA A ARTE EM GRAFITE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_no1.767-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_no1.767-2019_netto.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DIREITO DE AS MÃES AMAMENTAREM SEUS FILHOS DURANTE A REALIZAÇÃO DE CONCURSOS PÚBLICOS PROMOVIDOS PELO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>Frederico Senra Condé, Jair de Paula Coelho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no1.768-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no1.768-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA VILA COM O NOME DE JOÃO BORGES DE FREITAS NO BAIRRO DO ROSÁRIO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/projeto_de_lei_no1.769-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/projeto_de_lei_no1.769-2019_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de_lei_no1.770-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de_lei_no1.770-2019_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES A ENTIDADES DA SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, PROVENIENTES DA INICIATIVA PRIVADA - RETENÇÃO DO IMPOSTO DE RENDA DE PESSOA JURÍDICA, PARA CONSECUÇÃO DE ATIVIDADES DE FINALIDADE PÚBLICA E VOLTADAS A CRIANÇAS E ADOLESCENTES DO MUNICÍPIO DE RIO POMBA/MG.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no1.771-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no1.771-2019_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI Nº 1.612/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de_lei_no1.772-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de_lei_no1.772-2019_executivo.pdf</t>
   </si>
   <si>
     <t>DÁ-SE NOVA REDAÇÃO NA INTEGRA À LEI Nº1.622/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/projeto_de_lei_no1.773-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/projeto_de_lei_no1.773-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no1.774-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no1.774-2019_executivo.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no1.775-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no1.775-2019.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A OUTORGA DE PERMISSÃO DE USO DE BEM PÚBLICO MUNICIPAL PARA A INSTALAÇÃO DE REDE SUBTERRÂNEA DE TUBULAÇÃO DE FIBRA ÓTICA A QUAISQUER INTERESSADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_no1.776-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_no1.776-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - PMSAN, NO MUNICÍPIO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_lei_no1.777-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_lei_no1.777-2019_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/projeto_de_lei_no1.778-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/projeto_de_lei_no1.778-2019_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_de_lei_no1.779-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_de_lei_no1.779-2019_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS A ENTIDADES PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto-de-lei-no1.780-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto-de-lei-no1.780-2019.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE NORMAS PARA REGULAMENTAÇÃO, REGULARIZAÇÃO E IMPLANTAÇÃO DE CONDOMÍNIO HORIZONTAL DE LOTES RESIDENCIAIS, NO PERÍMETRO URBANO DO MUNICÍPIO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/projeto_de_lei_no1.781-2019_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/projeto_de_lei_no1.781-2019_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA, INSERE E REVOGA DISPOSITIVOS DA LEI Nº1.625/2019, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1529/projeto_de_resolucao_no345-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1529/projeto_de_resolucao_no345-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSIDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_resolucao_no346-2019_kXv4gHF.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_resolucao_no346-2019_kXv4gHF.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 165 DA RESOLUÇÃO Nº311/2016 - REGIMENTO INTERNO DA CÂMARA, COM REFERÊNCIA AOS DIAS DE SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/projeto_de_resolucao_no347-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/projeto_de_resolucao_no347-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA RESOLUÇÃO Nº293/2012, QUE REGULAMENTA O SÍTIO OFICIAL DA CÂMARA MUNICIPAL DE RIO POMBA COM RELAÇÃO AO DOMÍNIO.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_resolucao_no348-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_resolucao_no348-2019.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE RIO POMBA PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Frederico Senra Condé, Jair de Paula Coelho, Paulo Henrique da Silva, Rafael Vilela Martins, Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/proposta_de_emenda_a_lei_organica_municipal_no15.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/proposta_de_emenda_a_lei_organica_municipal_no15.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 150 INCLUINDO DIREITO AO TRANSPORTE COLETIVO PARA AS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no33-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no33-2019.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO ESTUDO SOBRE O ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas, Jair de Paula Coelho, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no34-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no34-2019.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO ESTUDO DA AVALIAÇÃO DO PERCENTUAL USADO PARA A RECOMPOSIÇÃO DA PERDA REMUNERATÓRIA DOS SERVIDORES.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1556/requerimento_no35-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1556/requerimento_no35-2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE NOTIFICAÇÕES/AUTUAÇÕES E MULTAS APLICADAS NO COMBATE A DENGUE.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Wellington Netto, Arilson Neto Santos Freitas, Jair de Paula Coelho, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_no36-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_no36-2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPLETAS AO PODER EXECUTIVO MUNICIPAL SOBRE GASTOS COM A OBRA DA RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Frederico Senra Condé, Paulo Henrique da Silva, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/requerimento_no37-2019_netto-paulo-fred.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/requerimento_no37-2019_netto-paulo-fred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS AÇÕES DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1613/requerimento_no38-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1613/requerimento_no38-2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VALORES PAGOS À CATEGORIA DE MOTORISTAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Jorginho, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/requerimento_no39-2019_jair-paulo-jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/requerimento_no39-2019_jair-paulo-jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONSELHO ORÇAMENTÁRIO PREVISTO NA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/requerimento_no40-2019_paulo_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/requerimento_no40-2019_paulo_e_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS GASTOS DO FUNDO MUNICIPAL DE APOIO À CULTURA.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/requerimento_no41-2019_paulo_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/requerimento_no41-2019_paulo_e_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS FUNCIONÁRIOS DA ÁREA AZUL.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no42-2019_romeu_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no42-2019_romeu_e_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPLETAS AO PODER EXECUTIVO MUNICIPAL SOBRE OS DADOS DE COBERTURA VACINAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/requerimento_no43-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/requerimento_no43-2019_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPLETAS AO PODER EXECUTIVO MUNICIPAL SOBRE AS AÇÕES JURÍDICAS REFERENTES A SITUAÇÃO DETERIORADA DA SEDE DO CAPS</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no44-2019_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no44-2019_jair.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DESPESAS COM MOTO SOM.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no45-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no45-2019_todos.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE MANUTENÇÃO DA FROTA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/requerimento_no46-2019_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/requerimento_no46-2019_rafael.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REALIZAÇÃO DA EXPOSIÇÃO AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimento_no47-2019_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimento_no47-2019_romeu.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ANIMAIS DO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_no48-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_no48-2019_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS CARGOS NÃO PREENCHIDOS DO CONCURSO DE 2014.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/requerimento_no49-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/requerimento_no49-2019_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE COMPOSIÇÃO E DESPESAS LIGADAS AO COMDEC.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/requerimento_no50-2019_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/requerimento_no50-2019_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CRONOGRAMA E VALORES DE OBRAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/requerimento_no51-2019_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/requerimento_no51-2019_todos.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O DESASSOREAMENTO DA BARRAGEM DA USINA ITURÊ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3384,67 +3384,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no282-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_no329-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n401-2018_jorge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n416-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_n420-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n421-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_n422-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no423-2019_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no424-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_n425-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_n426-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_n427-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_n428-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_n429-2019_rafael_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_no430-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_no431-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_no432-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1522/indicacao_no433-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no434-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1520/indicacao_no435-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1519/indicacao_no436-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no437-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1517/indicacao_no438-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1530/indicacao_no440-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1531/indicacao_n441-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1538/indicacao_no442-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1537/indicacao_no443-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_no444-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1536/indicacao_no445-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no446-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_no447-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1534/indicacao_no448-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no449-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_no450-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_no451-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no452-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1552/indicacao_no453-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1553/indicacao_no454-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_no455-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1564/indicacao_no456-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1554/indicacao_no457-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_no458-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1565/indicacao_no459-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no460-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no461-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no462-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no463-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no464-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no465-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no466-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1583/indicacao_no467-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no468-2019_jorge-jair-fred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no469-2019_-_3oed_jair.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no470-2019_jair_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1582/indicacao_no471-2019_2ed_paulo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_no474-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no475-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no476-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no477-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/indicacao_no478-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no479-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no480-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_no481-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1590/indicacao_no483-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1589/indicacao_no484-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_n485-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1587/indicacao_no486-2019_frederico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no487-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no488-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no489-2019_2oed_arilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/indicacao_no490-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/indicacao_no491-2019_2oed_arilson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/indicacao_no492-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/indicacao_no493-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no494-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_no495-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_no496-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no497-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no498-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no499-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1612/indicacao_no500-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_n501-2019_2ed_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1639/indicacao_no502-_todos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/indicacao_no503-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1618/indicacao_no504-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_no505-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_no506-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_no507-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/indicacao_no508-2019_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/indicacao_no509-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_no510-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_no511-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_no512-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_no513-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_no515-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_no516-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_no517-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_no518-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_no519-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no520-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_no521-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_no522-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_no523-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_no524-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_no525-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no526-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/indicacao_no527-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_no528-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_no529-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_no530-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_no531-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_no532-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/indicacao_no533-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/indicacao_no534b-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/indicacao_no535-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/indicacao_no536-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_no537-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/indicacao_no538-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/indicacao_no539-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/indicacao_no540-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/indicacao_no541-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/indicacao_no542-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/indicacao_no543-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/indicacao_no544-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_no545-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/indicacao_no546-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/indicacao_no547-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_no548-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/indicacao_no549-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/indicacao_no550-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/indicacao_no551-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_no553-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/indicacao_no554-2019_arilson_frederico_jorge.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_no555-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao_no556-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao_no557-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/indicacao_no558-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_no559-2019_paulo_rafael.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_no560-2019_2oed_jorge.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_no561-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_no562-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_no563-2019_2oedicao_romeu.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_no564-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_no565-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_no566-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_no567-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/indicacao_no568-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/indicacao_no569-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao_no570-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_no571-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_no572-2019_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_no573-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/indicacao_no574-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/indicacao_no575-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/indicacao_no576-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/indicacao_no534a-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1570/mocao_no23-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1559/mocao_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1560/mocao_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1561/mocao_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1571/mocao_no28-2019_fred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1572/mocao_no29-2019-jorge.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1573/mocao_no30-2019-rafael.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1574/mocao_no31-2019_-rafael.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1575/mocao_no32-2019-jair.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1576/mocao_no33-2019-rafael.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1577/mocao_no34-2019-todos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/mocao_no36-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_decreto_legislativo_no189-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/projeto_de_decreto_legislativo_no190-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_decreto_legislativo_no193-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/projeto_de_decreto_legislativo_no194-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/projeto_de_decreto_legislativo_no195-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_de_decreto_legislativo_no196-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1646/projeto_de_lei_complementar_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de_lei_no1.747-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no1.756-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_de_lei_no1.741-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1527/projeto_de_lei_no1.742-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1528/projeto_de_lei_no1.743-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_no1.744-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no1.745-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no1.746-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no1.748-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1562/projeto_de_lei_no1.749-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1563/projeto_de_lei_no1.750-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1584/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/projeto_de_lei_no1.752-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de_lei_no1.753-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/projeto_de_lei_no1.755-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/projeto_de_lei_no1.756-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1635/projeto_de_lei_no1.757-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/projeto_de_lei_no1.758-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1659/projeto_de_lei_no1.759-2019_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/projeto_de_lei_no1.761-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/projeto_de_lei_no1.762-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1672/projeto_de_lei_no1.763-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1673/projeto_de_lei_no1.764-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1674/projeto_de_lei_no1.765-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/projeto_de_lei_no1.766-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_no1.767-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no1.768-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/projeto_de_lei_no1.769-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de_lei_no1.770-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no1.771-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de_lei_no1.772-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/projeto_de_lei_no1.773-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no1.774-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no1.775-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_no1.776-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_lei_no1.777-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/projeto_de_lei_no1.778-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_de_lei_no1.779-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto-de-lei-no1.780-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/projeto_de_lei_no1.781-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1529/projeto_de_resolucao_no345-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_resolucao_no346-2019_kXv4gHF.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/projeto_de_resolucao_no347-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_resolucao_no348-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/proposta_de_emenda_a_lei_organica_municipal_no15.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1556/requerimento_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/requerimento_no37-2019_netto-paulo-fred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1613/requerimento_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/requerimento_no39-2019_jair-paulo-jorge.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/requerimento_no40-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/requerimento_no41-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no42-2019_romeu_e_netto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/requerimento_no43-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no44-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no45-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/requerimento_no46-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimento_no47-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_no48-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/requerimento_no49-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/requerimento_no50-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/requerimento_no51-2019_todos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no282-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_no329-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n401-2018_jorge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n416-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_n420-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n421-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_n422-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no423-2019_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no424-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_n425-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_n426-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_n427-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_n428-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_n429-2019_rafael_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_no430-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_no431-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_no432-2019_maurilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1522/indicacao_no433-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no434-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1520/indicacao_no435-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1519/indicacao_no436-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no437-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1517/indicacao_no438-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1530/indicacao_no440-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1531/indicacao_n441-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1538/indicacao_no442-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1537/indicacao_no443-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_no444-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1536/indicacao_no445-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no446-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_no447-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1534/indicacao_no448-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no449-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_no450-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_no451-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no452-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1552/indicacao_no453-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1553/indicacao_no454-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_no455-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1564/indicacao_no456-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1554/indicacao_no457-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_no458-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1565/indicacao_no459-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no460-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no461-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no462-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no463-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no464-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no465-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no466-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1583/indicacao_no467-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no468-2019_jorge-jair-fred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no469-2019_-_3oed_jair.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no470-2019_jair_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1582/indicacao_no471-2019_2ed_paulo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_no474-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no475-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no476-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no477-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/indicacao_no478-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no479-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no480-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_no481-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1590/indicacao_no483-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1589/indicacao_no484-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_n485-2019_2ed_netto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1587/indicacao_no486-2019_frederico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no487-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no488-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no489-2019_2oed_arilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/indicacao_no490-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/indicacao_no491-2019_2oed_arilson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/indicacao_no492-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/indicacao_no493-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no494-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_no495-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_no496-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no497-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no498-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no499-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1612/indicacao_no500-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_n501-2019_2ed_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1639/indicacao_no502-_todos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/indicacao_no503-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1618/indicacao_no504-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_no505-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_no506-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_no507-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/indicacao_no508-2019_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/indicacao_no509-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_no510-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_no511-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_no512-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_no513-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_no515-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_no516-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_no517-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_no518-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_no519-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no520-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_no521-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_no522-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_no523-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_no524-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_no525-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no526-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/indicacao_no527-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_no528-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_no529-2019_-_2oed_rafael.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_no530-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_no531-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_no532-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/indicacao_no533-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/indicacao_no534b-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/indicacao_no535-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/indicacao_no536-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_no537-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/indicacao_no538-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/indicacao_no539-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/indicacao_no540-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/indicacao_no541-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/indicacao_no542-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/indicacao_no543-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/indicacao_no544-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_no545-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/indicacao_no546-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/indicacao_no547-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_no548-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/indicacao_no549-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/indicacao_no550-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/indicacao_no551-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_no553-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/indicacao_no554-2019_arilson_frederico_jorge.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_no555-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao_no556-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao_no557-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/indicacao_no558-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_no559-2019_paulo_rafael.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_no560-2019_2oed_jorge.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_no561-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_no562-2019_arilson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_no563-2019_2oedicao_romeu.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_no564-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_no565-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_no566-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_no567-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/indicacao_no568-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/indicacao_no569-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao_no570-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_no571-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_no572-2019_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_no573-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/indicacao_no574-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/indicacao_no575-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/indicacao_no576-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/indicacao_no534a-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1570/mocao_no23-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1559/mocao_no25-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1560/mocao_no26-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1561/mocao_no27-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1571/mocao_no28-2019_fred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1572/mocao_no29-2019-jorge.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1573/mocao_no30-2019-rafael.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1574/mocao_no31-2019_-rafael.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1575/mocao_no32-2019-jair.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1576/mocao_no33-2019-rafael.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1577/mocao_no34-2019-todos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/mocao_no36-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_decreto_legislativo_no189-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/projeto_de_decreto_legislativo_no190-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_decreto_legislativo_no193-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/projeto_de_decreto_legislativo_no194-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/projeto_de_decreto_legislativo_no195-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_de_decreto_legislativo_no196-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1646/projeto_de_lei_complementar_no28-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de_lei_no1.747-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no1.756-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_de_lei_no1.741-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1527/projeto_de_lei_no1.742-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1528/projeto_de_lei_no1.743-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_no1.744-2019_paulo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no1.745-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no1.746-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no1.748-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1562/projeto_de_lei_no1.749-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1563/projeto_de_lei_no1.750-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1584/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/projeto_de_lei_no1.752-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de_lei_no1.753-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/projeto_de_lei_no1.755-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/projeto_de_lei_no1.756-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1635/projeto_de_lei_no1.757-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/projeto_de_lei_no1.758-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1659/projeto_de_lei_no1.759-2019_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/projeto_de_lei_no1.761-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/projeto_de_lei_no1.762-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1672/projeto_de_lei_no1.763-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1673/projeto_de_lei_no1.764-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1674/projeto_de_lei_no1.765-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/projeto_de_lei_no1.766-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_no1.767-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no1.768-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/projeto_de_lei_no1.769-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de_lei_no1.770-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no1.771-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de_lei_no1.772-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/projeto_de_lei_no1.773-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no1.774-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no1.775-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_no1.776-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_lei_no1.777-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/projeto_de_lei_no1.778-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_de_lei_no1.779-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto-de-lei-no1.780-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/projeto_de_lei_no1.781-2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1529/projeto_de_resolucao_no345-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_resolucao_no346-2019_kXv4gHF.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/projeto_de_resolucao_no347-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_resolucao_no348-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/proposta_de_emenda_a_lei_organica_municipal_no15.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no33-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no34-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1556/requerimento_no35-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_no36-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/requerimento_no37-2019_netto-paulo-fred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1613/requerimento_no38-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/requerimento_no39-2019_jair-paulo-jorge.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/requerimento_no40-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/requerimento_no41-2019_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no42-2019_romeu_e_netto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/requerimento_no43-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no44-2019_jair.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no45-2019_todos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/requerimento_no46-2019_rafael.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimento_no47-2019_romeu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_no48-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/requerimento_no49-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/requerimento_no50-2019_netto.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/requerimento_no51-2019_todos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>