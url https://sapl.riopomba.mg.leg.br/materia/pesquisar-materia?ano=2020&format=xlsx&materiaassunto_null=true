--- v0 (2025-12-24)
+++ v1 (2026-05-06)
@@ -54,2193 +54,2193 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_no577-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_no577-2020_netto.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUAS PLUVIAIS NOS LUGARES QUE MENCIONA.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/indicacao_no578-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/indicacao_no578-2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS CAIXAS PLUVIAIS DA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_no579-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_no579-2020_netto.pdf</t>
   </si>
   <si>
     <t>CONSCIENTIZAÇÃO QUANTO AO CUMPRIMENTO DA LEI QUE TRATA DO DIREITO AO ATENDIMENTO PRIORITÁRIO DAS PESSOAS COM TEA.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_no580-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_no580-2020_netto.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DE ESGOTOS NO BAIRRO JOSÉ MENDONÇA DOS REIS-ESTAÇÃO.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_no581-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_no581-2020_netto.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NAS LOCALIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_no582-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_no582-2020_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMA NO QUARTEL DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_no583-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_no583-2020_netto.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM ESGOTO NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_no584-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_no584-2020_netto.pdf</t>
   </si>
   <si>
     <t>PINTURA LÚDICA NO MURO DA CRECHE CASULO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_no585-2020_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_no585-2020_arilson.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DE REDE CAPTADORA DE ÁGUAS PLUVIAIS NA PEDREIRA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_no586-2020_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_no586-2020_arilson.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE BUEIROS</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_no587-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_no587-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM TRECHO DE ESTRADA NOS CARMOS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_no588-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_no588-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DOS GRANATOS.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_no589-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_no589-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS REDUTORES DE VELOCIDADE DA ESTAÇÃO.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Frederico Senra Condé</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_no590-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_no590-2020_frederico.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SALÃO DA PRAÇA PROFESSOR UBIRAJARA.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>Arilson Neto Santos Freitas, Frederico Senra Condé, Jair de Paula Coelho, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins, Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_no591-2020_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_no591-2020_todos.pdf</t>
   </si>
   <si>
     <t>GUARITA PARA ABRIGO DE PASSAGEIROS NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Jair de Paula Coelho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_no592-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_no592-2020_jair.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAMADA ASFÁLTICA DA RUA JOSÉ ALVES DE ARAÚJO.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_no593-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_no593-2020_paulo.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE VIAS.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Rafael Vilela Martins, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_no594-2020_rafael_e_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_no594-2020_rafael_e_romeu.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO VALOR DO ALUGUEL SOCIAL.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_n595-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_n595-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO DE CABECEIRA DE MANILHA.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no596-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no596-2020_frederico.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE SEGURANÇA NA ROTATÓRIA PRÓXIMA DA APAE.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_no597-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_no597-2020_frederico.pdf</t>
   </si>
   <si>
     <t>ACESSO DE CAMINHÕES NO JARDIM SÃO LUÍS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_no598-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_no598-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO DE CABECEIRA DE MANILHA NAS CONTENDAS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/indicacao_no599-2020_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/indicacao_no599-2020_arilson.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PARA A JUNTA DO SERVIÇO MILITAR.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_no600-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_no600-2020_jorge.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO DA LEI Nº 1.148/2002.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/indicacao_no601-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/indicacao_no601-2020_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A SUSPENSÃO DAS COBRANÇAS DAS CONTAS DE ÁGUA E ENERGIA.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_no602-2020_netto_e_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_no602-2020_netto_e_paulo.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM REDE DE ESGOTO NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_no603-2020_netto_e_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_no603-2020_netto_e_paulo.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM REDE DE ESGOTO NA AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no604-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no604-2020_netto.pdf</t>
   </si>
   <si>
     <t>PREPARAÇÃO PARA ATENDIMENTO DA LEI QUE PERMITIRÁ A DISTRIBUIÇÃO DE MERENDA ESCOLAR DIRETAMENTE ÀS FAMÍLIAS.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no605-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no605-2020_rafael.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE TERRA DO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_no606-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_no606-2020_netto.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MATO NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no607-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no607-2020_rafael.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE CONTENÇÃO E PREVENÇÃO AO AVANÇO DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_no608-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_no608-2020_netto.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DOS SUBSÍDIOS E DESTINAÇÃO DOS RECURSOS PARA AS MEDIDAS DE COMBATE AO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_no610-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_no610-2020_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_no611-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_no611-2020_rafael.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA VEREADOR JOSÉ PAULO DE MIRANDA.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_no612-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_no612-2020_jorge.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MÁSCARAS DESCARTÁVEIS PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_no613-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_no613-2020_frederico.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO LOCAL DE MÁSCARAS DESCARTÁVEIS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_no614-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_no614-2020_frederico.pdf</t>
   </si>
   <si>
     <t>SUSPENSÃO DA COBRANÇA DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_no615-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_no615-2020_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS NA REGIÃO DE BOMJARDIM DE DENTRO.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_no616-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_no616-2020_jorge.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE E PASSAGEM NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_no617-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_no617-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES E PASSAGEM NOS GONÇALVES.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_no618-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_no618-2020_netto.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DA JALAPA.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_no619-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_no619-2020_paulo.pdf</t>
   </si>
   <si>
     <t>MATABURRO NAS CANDONGAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_no620-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_no620-2020_paulo.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TERRENO À ALAMEDA DOS INCONFIDENTES.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_no621-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_no621-2020_paulo.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE BUEIROS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_no622-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_no622-2020_jorge.pdf</t>
   </si>
   <si>
     <t>COMBATE À DENGUE NA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_no623-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_no623-2020_jorge.pdf</t>
   </si>
   <si>
     <t>APARELHOS DISPENSADORES DE ÁLCOOL GEL.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Paulo Henrique da Silva, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_no624-2020_paulo-jair-netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_no624-2020_paulo-jair-netto.pdf</t>
   </si>
   <si>
     <t>KITS SANITIZANTES PARA A POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_no625-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_no625-2020_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM PONTE PRÓXIMO DO INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_no626-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_no626-2020_netto.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE COMBATE AO NOVO CORONA VÍRUS.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_no627-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_no627-2020_paulo.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COLETIVA.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_no628-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_no628-2020_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_no630-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_no630-2020_romeu.pdf</t>
   </si>
   <si>
     <t>ALIENAÇÃO DE TERRENOS PARA FINS DE SAÚDE E SOCIAIS OU CONSTRUÇÃO DE MORADIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_no631-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_no631-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO PARQUE DE EXPOSIÇÕES E IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_no632-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_no632-2020_jorge.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE LEITE DE VACA À POPULAÇÃO CADASTRADA NA AMÉLIA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_no633-2020_jair-paulo-netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_no633-2020_jair-paulo-netto.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA FABRICAÇÃO DO LEITE DE SOJA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_n634-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_n634-2020_jair.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE ESGOTO E RETIRADA DE TERRA.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_no635-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_no635-2020_paulo.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE VEÍCULOS DO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_no636-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_no636-2020_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA JOSÉ AUGUSTO SOARES - ZÉ PIO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_no637-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_no637-2020_frederico.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO EM PASSAGEM DE ÁGUA NAS CANDONGAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_no638-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_no638-2020_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA COM RELAÇÃO AO RESERVATÓRIO DE ÁGUA DA ESTAÇÃO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_no639-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_no639-2020_rafael.pdf</t>
   </si>
   <si>
     <t>REPARO EM ESTRADA RURAL DOS CARMOS.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_no640-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_no640-2020_netto.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURRO NOS CAVACUDOS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_no641-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_no641-2020_jorge.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE CONTRATOS DAS PROFESSORAS.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_no642-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_no642-2020_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM BUEIRO NO BAIXIO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no643-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no643-2020_jorge.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE CONTRATOS DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_no644-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_no644-2020_jair.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE PASSEIOS NA RUA ANTÔNIO MOTA CAMPOS, SANTA ISABEL.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_no645-2020_jair_e_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_no645-2020_jair_e_maurilio.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTES NA COMUNIDADE RURAL DE LEANDROS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_no646-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_no646-2020_paulo.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO PÚBLICA NA RUA DR. JOSÉ REIS SANTOS.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_no647-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_no647-2020_rafael.pdf</t>
   </si>
   <si>
     <t>RESTRIÇÃO DE ESTACIONAMENTO NA RUA MADRE CABRINI.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_no648-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_no648-2020_rafael.pdf</t>
   </si>
   <si>
     <t>MÃO ÚNICA DE TRÂNSITO NA RUA PEDRO JOSÉ DE FREITAS.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_no650-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_no650-2020_romeu.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS NA RUA CEL ANTÔNIO PEDRO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_no651-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_no651-2020_romeu.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE TRECHO DA RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_no652-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_no652-2020_rafael.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E DISTRIBUIÇÃO DE LEITE DE SOJA À POPULAÇÃO NECESSITADA.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_no653-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_no653-2020_romeu.pdf</t>
   </si>
   <si>
     <t>SUBVENÇÃO SOCIAL DA APAE 2021.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_no654-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_no654-2020_paulo.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAPELA DA CANDONGAS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_no655-2020_paulo_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_no655-2020_paulo_e_netto.pdf</t>
   </si>
   <si>
     <t>TAPAMENTO DE BURACO NA VILA JOSÉ CLEMENTE DE ARAÚJO.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_no656-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_no656-2020_paulo.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA DA JALAPA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_no657-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_no657-2020_jorge.pdf</t>
   </si>
   <si>
     <t>CREDENCIAMENTO DA UTI DO HOSPITAL</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_no658-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_no658-2020_netto.pdf</t>
   </si>
   <si>
     <t>REPARO DE REDE DE ESGOTOS À AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/indicacao_no660-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/indicacao_no660-2020_paulo.pdf</t>
   </si>
   <si>
     <t>SINAL DE INTERNET NO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_no661-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_no661-2020_frederico.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA EM BECO À AV. JORNALISTA JOSÉ DE ASSIS VIEIRA.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/indicacao_no662-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/indicacao_no662-2020_paulo.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA ESTAÇÃO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/indicacao_no663-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/indicacao_no663-2020_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA JOSÉ AUGUSTO SOARES (ZÉ PIO) EM DIANTE.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_no664-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_no664-2020_jair.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE NA ZONA RURAL, PATROLAMENTO E COLOCAÇÃO DE MATABURRO - BOMJARDIM</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_no665-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_no665-2020_jair.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO DE CONTENÇÃO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/indicacao_no666-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/indicacao_no666-2020_romeu.pdf</t>
   </si>
   <si>
     <t>REDE PLUVIAL NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/indicacao_no667-netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/indicacao_no667-netto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA DA RUA OZÓRIO NOVATO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/indicacao_no668-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/indicacao_no668-2020.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE ABONO TEMPORÁRIO AOS SERVIDORES ENVOLVIDOS NO COMBATE À COVID-19.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/indicacao_no669-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/indicacao_no669-2020_rafael.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE BUEIRO NA PEDREIRA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/indicacao_no670-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/indicacao_no670-2020_rafael.pdf</t>
   </si>
   <si>
     <t>AFETAÇÃO DA AVENIDA DO CONTORNO</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/indicacao_no671-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/indicacao_no671-2020_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE CALÇAMENTO EM RUAS CENTRAIS.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/indicacao_no672-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/indicacao_no672-2020_rafael.pdf</t>
   </si>
   <si>
     <t>REPASSE DOS RECURSOS DO PMAQ.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/indicacao_no673-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/indicacao_no673-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE ILUMINAÇÃO NA AV. PROFESSOR JOSÉ MARCELINO.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1895/indicacao_no674-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1895/indicacao_no674-2020_netto.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DOS CONSELHEIROS TUTELARES SUPLENTES.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/indicacao_no675-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/indicacao_no675-2020_jair.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO NOVA ERA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/indicacao_no676-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/indicacao_no676-2020_romeu.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BUEIRO NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/indicacao_no677-2020_arilson.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/indicacao_no677-2020_arilson.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA MINISTRO NELSON HUNGRIA.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/indicacao_n678-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/indicacao_n678-2020_paulo.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BUEIRO NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1896/indicacao_no680-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1896/indicacao_no680-2020_jorge.pdf</t>
   </si>
   <si>
     <t>GRADE DE BUEIRO E LIMPEZA NA RUA DR. FAUSTO</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_no681-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_no681-2020_rafael.pdf</t>
   </si>
   <si>
     <t>BARRAS DE PROTEÇÃO EM ESQUINA DE RUA NO MUTIRÃO.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1898/indicacao_no682-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1898/indicacao_no682-2020_rafael.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE REDE PLUVIAL NO FOMENTO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/indicacao_no683-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/indicacao_no683-2020_netto.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO EM VILA EXISTENTE AO FINAL DA RUA ANTÔNIO MOTA CAMPOS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_no684-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_no684-2020_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NA AVENIDA MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/indicacao_no685-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/indicacao_no685-2020_romeu.pdf</t>
   </si>
   <si>
     <t>POÇO SEMI ARTESIANO NOS COELHOS</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/indicacao_n686-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/indicacao_n686-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA LUÍZA CAMPOS, CENTRO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/indicacao_no687-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/indicacao_no687-2020_rafael.pdf</t>
   </si>
   <si>
     <t>EMPOÇAMENTO DE ÁGUA NA RUA PROF. JOÃO BATISTA SANTIAGO.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/indicacao_no688-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/indicacao_no688-2020_jorge.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO CEMITÉRIO PARA VISITAÇÃO NO DIA DE FINADOS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_no689-2020_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_no689-2020_romeu.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO FÍSICO DA ENERGISA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_no690-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_no690-2020_netto.pdf</t>
   </si>
   <si>
     <t>CORTE DE ÁRVORE NA AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_no691-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_no691-2020_jair.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM LIXEIRA DA AV. PROF. JOSÉ MARCELINO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_no692-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_no692-2020_jair.pdf</t>
   </si>
   <si>
     <t>TAPA-BURACOS NA RUA LEÔNIDAS MAROTA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_no693-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_no693-2020_rafael.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DOS DIAS DO TRANSPORTE URBANO CIRCULAR.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_no694-2020_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_no694-2020_rafael.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BARREIRA PROTETORA NAS CASAS DA RUA CEL. JOÃO BENTO.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_no695-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_no695-2020_netto.pdf</t>
   </si>
   <si>
     <t>REDIRECIONAMENTO DE REDE PLUVIAL NO FOMENTO</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_no696-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_no696-2020_netto.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTE NOS VOGADOS.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/indicacao_no697-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/indicacao_no697-2020_jair.pdf</t>
   </si>
   <si>
     <t>CAPINA NA RUA PANTALEÃO MOTA COUTO</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/indicacao_no698-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/indicacao_no698-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM REDE DE ESGOTO</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/indicacao_no_699-2020_maurilio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/indicacao_no_699-2020_maurilio.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE REDE PLUVIAL À RUA PADRE GLADSTONE BATISTA GALO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_decreto_legislativo_no198-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_decreto_legislativo_no198-2020.pdf</t>
   </si>
   <si>
     <t>REJEITA VETO PARCIAL AO PROJETO DE LEI Nº1.790/2020.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no1.782-2019.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no1.782-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE ELIMINADORES DE AR NOS HIDRÔMETROS DOS IMÓVEIS DO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>MARCOS PASCOALINO</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/projeto_de_lei_no1.783-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/projeto_de_lei_no1.783-2020_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020, OBJETIVANDO O ATENDIMENTO DE DESPESAS PREVIDENCIÁRIAS E/OU INVESTIMENTOS, COM RECURSOS TRANSFERIDOS PELA UNIÃO, VINCULADAS AOS RECURSOS ORIUNDOS DA CESSÃO ONEROSA DO BÔNUS DE ASSINATURA DO PRÉ-SAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/projeto_de_lei_no1.784-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/projeto_de_lei_no1.784-2020_paulo.pdf</t>
   </si>
   <si>
     <t>INSERE ARTIGO NA LEI Nº1.418, QUE INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CCSIP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/projeto_de_lei_no1.785-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/projeto_de_lei_no1.785-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 6º DA LEI Nº1.598/2018 E INSERE OS INCISOS I E II.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/projeto_de_lei_no1.786-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/projeto_de_lei_no1.786-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DO MUNICÍPIO DE RIO POMBA A CELEBRAR CONVÊNIO COM O PODER JUDICIÁRIO DO ESTADO DE MINAS GERAIS, OBJETIVANDO A CESSÃO DE ESTAGIÁRIO PARA O FÓRUM DA COMARCA DE RIO POMBA.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/projeto_de_lei_no1.787-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/projeto_de_lei_no1.787-2020.pdf</t>
   </si>
   <si>
     <t>INSERE INCISO AO ART. 5º DA LEI Nº1.021/97, QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE DE RIO POMBA - CMSRP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no1.791-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no1.791-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO, ISENÇÃO OU REMISSÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, INCIDENTE SOBRE IMÓVEIS ATINGIDOS POR ENCHENTES, ALAGAMENTOS E DESABAMENTOS OCASIONADOS POR CAUSAS NATURAIS.</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no1.794-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no1.794-2020_executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONDIÇÕES TEMPORÁRIAS E ESPECIAIS PARA A CONTRATAÇÃO DE MÉDICOS, NOS TERMOS PREVISTOS NO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, C/C ART. 1º,  II E 2º, DA LEI MUNICIPAL Nº 1.493/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_no1.795-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_no1.795-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO DO VALOR DA CONCESSÃO DA SUBVENÇÃO SOCIAL AO HOSPITAL SÃO VICENTE DE PAULO NO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_lei_no1.797-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_lei_no1.797-2020_executivo.pdf</t>
   </si>
   <si>
     <t>"SUBSTITUI O PROJETO DE LEI Nº1.796/2020 QUE DISPÕE SOBRE ALTERAÇÃO DO VALOR DA CONCESSÃO DA SUBVENÇÃO SOCIAL AO HOSPITAL SÃO VICENTE DE PAULO NO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/proejto_de_lei_no1.798-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/proejto_de_lei_no1.798-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO E META NO PPA 2018-2021 E NA LDO 2020 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$253.167,09 POR ANULAÇÃO PARCIAL DE DOTAÇÃO E PROVÁVEL EXCESSO DE ARRECADAÇÃO NA FONTE 154 - OUTRAS TRANSFERÊNCIAS DE RECURSOS DOS SUS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_no1.799-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_no1.799-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1.653/2020 NA PARTE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/lei_no1.800-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/lei_no1.800-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_no1.801-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_no1.801-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/projeto_de_lei_no1.802-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/projeto_de_lei_no1.802-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENCAMINHAMENTO, À CÂMARA MUNICIPAL DE RIO POMBA, DE INFORMAÇÕES SOBRE A AQUISIÇÃO DE BENS E A CONTRATAÇÃO DE SERVIÇOS, BEM COMO TRANSPARÊNCIA NOS CONTRATOS, CONVÊNIOS E PARCERIAS CELEBRADOS EM CARÁTER EMERGENCIAL REALIZADAS PELO PODER EXECUTIVO MUNICIPAL EM FUNÇÃO DO ENFRENTAMENTO À PANDEMIA DE COVID-19, CAUSADA PELO CORONA VÍRUS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/lei_no1.803-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/lei_no1.803-2020_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO NO VALOR DA CONCESSÃO DA SUBVENÇÃO SOCIAL AO HOSPITAL SÃO VICENTE DE PAULO NO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_no1.804-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_no1.804-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO E META NO PPA 2018-2021 E NA LDO 2020 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$4.804,35 PARA APAE NO ENFRENTAMENTO AO COVID-19 POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_no1.805-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_no1.805-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO E META NO PPA 2018-2021 E NA LDO 2020 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$123.720,00 POR SUPERAVIT FINANCEIRO DO EXERCICIO ANTERIOR.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_no1.806-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_no1.806-2020_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020, PARA O AUXÍLIO FINANCEIRO NO ENFRENTAMENTO À COVID-19 DOS RECURSOS NA FORMA DE AUXÍLIO FINANCEIRO PARA OS MUNICÍPIOS CONFORME ART. 5º INCISO l DA LEI COMPLEMENTAR Nº173/2020 - FONTE 161 PARA APLICAÇÃO EM AÇÕES DA SAÚDE E ASSISTÊNCIA SOCIAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_lei_n1.807-2020_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_lei_n1.807-2020_frederico.pdf</t>
   </si>
   <si>
     <t>DENOMINA BECO COM O NOME DE PENHA GOMES DA ROCHA NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/projeto_de_lei_no1.809-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/projeto_de_lei_no1.809-2020_netto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRIAÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, O CURSO PRÉ VESTIBULAR E PREPARATÓRIO PARA INGRESSO NO ENSINO SUPERIOR E CONCURSOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_no1.810-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_no1.810-2020_netto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU E OUTROS CRÉDITOS, AO IDOSO, DEFICIENTE FÍSICO E/OU MENTAL, APOSENTADO E PENSIONISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_no1.811-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_no1.811-2020_netto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE E TRANSPARÊNCIA DAS AGENDAS DOS AGENTES INTEGRANTES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/projeto_de_lei_no1.812-2020_jair_e_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/projeto_de_lei_no1.812-2020_jair_e_netto.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO "IPTU" VERDE", NO MUNICÍPIO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/projeto_de_lei_no1.813-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/projeto_de_lei_no1.813-2020_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER, MEDIANTE TERMO DE CESSÃO DE USO, EQUIPAMENTO QUE MENCIONA AO HOSPITAL SÃO VICENTE DE PAULO DE RIO POMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/projeto_de_lei_no1.814-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/projeto_de_lei_no1.814-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DOTAÇÃO ORÇAMENTÁRIA CRIADA PELA LEI Nº 1.663/2020 QUE TRATA DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA ENFRENTAMENTO DA EMERGÊNCIA COVID 19.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/projeto_de_lei_no1.815-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/projeto_de_lei_no1.815-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO E META NO PPA 2018-2021 E NA LDO 2020 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$27.370,00 POR ANULAÇÃO PARCIAL DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/projeto_de_lei_no1.816-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/projeto_de_lei_no1.816-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR EM DOTAÇÃO ORÇAMENTARIA CRIADA PELA LEI Nº1.663/2020 QUE TRATA DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA ENFRENTAMENTO DA EMERGÊNCIA COVID 19.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_lei_no1.819-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_lei_no1.819-2020_executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_no_1.820-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_no_1.820-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS PARA O EXERCÍCIO DE 2021 ÀS ENTIDADES QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_no1.824-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_no1.824-2020_jair.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS REMANESCENTES QUILOMBOLAS E ATINGIDOS POR BARRAGEM DA COMUNIDADE DE COELHOS DE RIO POMBA/MG</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_no1.828-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_no1.828-2020_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE CONTROLE POPULACIONAL, ÉTICO E HUMANITÁRIO DE CÃES E GATOS NO MUNICÍPIO DE RIO POMBA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_lei_no1.838-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_lei_no1.838-2020_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020, PARA O AUXÍLIO FINANCEIRO NO ENFRENTAMENTO À COVID-19 DOS RECURSOS NA FORMA DE AUXÍLIO FINANCEIRO PARA OS MUNICÍPIOS CONFORME ART. 5º INCISO I DA LEI COMPLEMENTAR Nº173/2020 - FONTE 161 PARA AQUISIÇÃO DE EQUIPAMENTOS NA APLICAÇÃO EM AÇÕES DA SAÚDE E ASSISTÊNCIA SOCIAL, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/projeto_de_lei_no1.839-2020_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/projeto_de_lei_no1.839-2020_jorge.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.608/2018, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE INSERÇÃO DO SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS PLACAS DE ATENDIMENTO PRIORITÁRIO E INSTITUI O CARTÃO DE IDENTIFICAÇÃO PARA PESSOA COM TEA.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_no_1.840-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_no_1.840-2020_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES A ENTIDADES DA SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, PROVENIENTES DA INICIATIVA PRIVADA -  RETENÇÃO DO IMPOSTO DE RENDA DE PESSOA JURÍDICA, PARA CONSECUÇÃO DE ATIVIDADES DE FINALIDADE PÚBLICA E VOLTADAS A CRIANÇAS E ADOLESCENTES DO MUNICÍPIO DE RIO POMBA/MG</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_no1.841-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_no1.841-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 16.962,00 (DEZESSEIS MIL, NOVECENTOS E SESSENTA E DOIS REAIS) NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020, REFERENTE A PARTILHA DE RECURSOS DO FEAS - FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL DESTINADOS ÀS AÇÕES DE ENFRENTAMENTO À COVID-19 CONFORME RESOLUÇÃO 004/2020, NA FORMA ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_no_1.842-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_no_1.842-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REIAS) REFERENTE AOS RECURSOS DAS LEIS MUNICIPAIS Nº 1.663/2020 E 1.677/2020 NO ENFRENTAMENTO A COVID-19 DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_no_1.843-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_no_1.843-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 5.793,00 (CINCO MIL, SETECENTOS E NOVENTA E TRÊS REIAS) NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020, PARA O AUXÍLIO FINANCEIRO NO ENFRENTAMENTO À COVID-19 CONFORME PORTARIA Nº3.008/2020 PARA APLICAÇÃO EM AÇÕES DE CUSTEIO VOLTADOS À ASSISTÊNCIA ODONTOLÓGICA NA ATENÇÃO PRIMÁRIA À SAÚDE E NA ATENÇÃO ESPECIALIZADA CONFORME PORTARIA Nº3.008/2020, NA  FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_1.844-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_1.844-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA AO PODER EXECUTIVO DE RIO POMBA, PARA ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 28.500,00 (VINTE OITO MIL, QUINHENTOS REAIS) NA LEI ORÇAMENTARIA DO EXERCÍCIO DE 2020, PARA O AUXÍLIO DE 2020, PARA O AUXÍLIO FINANCEIRO NO ENFRENTAMENTO À COVID-19 CONFORME PORTARIA Nº 3.017/2020 PARA APOIAR A ESTRUTURAÇÃO, REORGANIZAÇÃO E ADEQUAÇÃO DOS AMBIENTES VOLTADOS À ASSISTÊNCIA ODONTOLÓGICA NA ATENÇÃO PRIMÁRIA À SAÚDE E A NA ATENÇÃO ESPECIALIZADA, PARA ENFRENTAMENTO À EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA NACIONAL (ESPIN) DECORRENTE DA PANDEMIA DO CORONAVÍRUS (COVID19), NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_no_1.845-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_no_1.845-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 37.323,38 (TRINTA E SETE MIL,  TREZENTOS E VINTE E TRÊS REIAS E TRINTA E OITO CENTAVOS) NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_no1.846-2020_jair_netto_e_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_no1.846-2020_jair_netto_e_paulo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº1.493/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_no1.847-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_no1.847-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$108.000,00 (CENTO E OITO MIL REIAS) REFERENTE AOS RECURSOS UTILIZADOS NO ENFRENTAMENTO A COVID-19 DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_no1.848-2020_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_no1.848-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 13.330,00 (TREZA MIL, TREZENTOS E TRINTA REAIS) PARA UTILIZAÇÃO DOS RECURSOS DO PRÉ-SAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/projeto_de_resolucao_no349-2020_mesa_diretora.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/projeto_de_resolucao_no349-2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/projeto_de_resolucao_no350-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/projeto_de_resolucao_no350-2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_resolucao_no351-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_resolucao_no351-2020.pdf</t>
   </si>
   <si>
     <t>INSERE O ART. 70-A À RESOLUÇÃO Nº311/2016 - REGIMENTO INTERNO DA CÂMARA, COM REFERÊNCIA À TRANSMISSÃO DAS REUNIÕES DAS COMISSÕES.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Jair de Paula Coelho, Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/projeto_de_resolucao_no353-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/projeto_de_resolucao_no353-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 165 DA RESOLUÇÃO Nº311/2016 - REGIMENTO INTERNO DA CÂMARA COM REFERÊNCIA ÀS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/requerimento_no52-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/requerimento_no52-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ANÁLISE DE ÁGUA EM FUNÇÃO DE DERRAMAMENTO DE PRODUTOS QUÍMICOS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_no53-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_no53-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VALORES GASTOS EM SAÚDE NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/requerimento_no54-2020_neto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/requerimento_no54-2020_neto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS GASTOS DO FUNDO MUNICIPAL DE APOIO À CULTURA.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_n58-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_n58-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATAÇÃO DE EMPRESA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_no59-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_no59-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE GASTOS RECEBIDOS PARA ENFRENTAMENTO AO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_no60-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_no60-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA DE DISTRIBUIÇÃO DE LEITE DE SOJA.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE UTILIZAÇÃO DE AREIA FORNECIDA PELA BRITO ENERGÉTICA LTDA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_no62-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_no62-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O FORNECIMENTO DE AREIA AO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1837/requerimento_no63-2020.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1837/requerimento_no63-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE UTILIZAÇÃO PRANCHÕES DE MADEIRA.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/requerimento_no64-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/requerimento_no64-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONSELHOS MUNICIPAIS EXISTENTES.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_no65-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_no65-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PEMAQ</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Romeuzinho Moreira, Wellington Netto</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_no66-2020_netto_e_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_no66-2020_netto_e_romeu.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Wellington Netto, Jair de Paula Coelho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_no67-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_no67-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONSOLIDAÇÃO DE DADOS NO PORTAL DO TCE.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_no68-2020_netto_e_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_no68-2020_netto_e_jair.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A NÃO CONVOCAÇÃO DOS CONSELHEIROS TUTELARES SUPLENTES.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_no70-2020_netto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_no70-2020_netto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS DISTRIBUIÇÕES DE CESTAS BÁSICAS E O ALUGUEL SOCIAL</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/requerimento_no72-2020_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/requerimento_no72-2020_paulo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DE RECEITA PROVENIENTE DE INDENIZAÇÃO RESULTANTE DA CELEBRAÇÃO DE CONVÊNIO COM A COPASA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento__no73-2020_jair.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento__no73-2020_jair.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A OBRA DE RECUPERAÇÃO DA MARGEM DO RIO POMBA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2547,67 +2547,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_no577-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/indicacao_no578-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_no579-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_no580-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_no581-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_no582-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_no583-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_no584-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_no585-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_no586-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_no587-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_no588-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_no589-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_no590-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_no591-2020_todos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_no592-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_no593-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_no594-2020_rafael_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_n595-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no596-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_no597-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_no598-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/indicacao_no599-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_no600-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/indicacao_no601-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_no602-2020_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_no603-2020_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no604-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no605-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_no606-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no607-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_no608-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_no610-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_no611-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_no612-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_no613-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_no614-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_no615-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_no616-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_no617-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_no618-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_no619-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_no620-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_no621-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_no622-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_no623-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_no624-2020_paulo-jair-netto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_no625-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_no626-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_no627-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_no628-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_no630-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_no631-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_no632-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_no633-2020_jair-paulo-netto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_n634-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_no635-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_no636-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_no637-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_no638-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_no639-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_no640-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_no641-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_no642-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no643-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_no644-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_no645-2020_jair_e_maurilio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_no646-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_no647-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_no648-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_no650-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_no651-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_no652-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_no653-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_no654-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_no655-2020_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_no656-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_no657-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_no658-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/indicacao_no660-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_no661-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/indicacao_no662-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/indicacao_no663-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_no664-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_no665-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/indicacao_no666-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/indicacao_no667-netto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/indicacao_no668-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/indicacao_no669-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/indicacao_no670-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/indicacao_no671-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/indicacao_no672-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/indicacao_no673-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1895/indicacao_no674-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/indicacao_no675-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/indicacao_no676-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/indicacao_no677-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/indicacao_n678-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1896/indicacao_no680-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_no681-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1898/indicacao_no682-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/indicacao_no683-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_no684-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/indicacao_no685-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/indicacao_n686-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/indicacao_no687-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/indicacao_no688-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_no689-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_no690-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_no691-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_no692-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_no693-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_no694-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_no695-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_no696-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/indicacao_no697-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/indicacao_no698-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/indicacao_no_699-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_decreto_legislativo_no198-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no1.782-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/projeto_de_lei_no1.783-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/projeto_de_lei_no1.784-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/projeto_de_lei_no1.785-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/projeto_de_lei_no1.786-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/projeto_de_lei_no1.787-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no1.791-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no1.794-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_no1.795-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_lei_no1.797-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/proejto_de_lei_no1.798-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_no1.799-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/lei_no1.800-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_no1.801-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/projeto_de_lei_no1.802-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/lei_no1.803-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_no1.804-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_no1.805-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_no1.806-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_lei_n1.807-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/projeto_de_lei_no1.809-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_no1.810-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_no1.811-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/projeto_de_lei_no1.812-2020_jair_e_netto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/projeto_de_lei_no1.813-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/projeto_de_lei_no1.814-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/projeto_de_lei_no1.815-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/projeto_de_lei_no1.816-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_lei_no1.819-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_no_1.820-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_no1.824-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_no1.828-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_lei_no1.838-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/projeto_de_lei_no1.839-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_no_1.840-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_no1.841-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_no_1.842-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_no_1.843-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_1.844-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_no_1.845-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_no1.846-2020_jair_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_no1.847-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_no1.848-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/projeto_de_resolucao_no349-2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/projeto_de_resolucao_no350-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_resolucao_no351-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/projeto_de_resolucao_no353-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/requerimento_no52-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_no53-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/requerimento_no54-2020_neto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_n58-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_no59-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_no60-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_no62-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1837/requerimento_no63-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/requerimento_no64-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_no65-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_no66-2020_netto_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_no67-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_no68-2020_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_no70-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/requerimento_no72-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento__no73-2020_jair.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_no577-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/indicacao_no578-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_no579-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_no580-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_no581-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_no582-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_no583-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_no584-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_no585-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_no586-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_no587-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_no588-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_no589-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_no590-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_no591-2020_todos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_no592-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_no593-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_no594-2020_rafael_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_n595-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no596-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_no597-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_no598-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/indicacao_no599-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_no600-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/indicacao_no601-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_no602-2020_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_no603-2020_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no604-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no605-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_no606-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no607-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_no608-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_no610-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_no611-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_no612-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_no613-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_no614-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_no615-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_no616-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_no617-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_no618-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_no619-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_no620-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_no621-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_no622-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_no623-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_no624-2020_paulo-jair-netto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_no625-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_no626-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_no627-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_no628-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_no630-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_no631-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_no632-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_no633-2020_jair-paulo-netto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_n634-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_no635-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_no636-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_no637-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_no638-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_no639-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_no640-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_no641-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_no642-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no643-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_no644-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_no645-2020_jair_e_maurilio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_no646-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_no647-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_no648-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_no650-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_no651-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_no652-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_no653-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_no654-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_no655-2020_paulo_e_netto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_no656-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_no657-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_no658-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/indicacao_no660-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_no661-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/indicacao_no662-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/indicacao_no663-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_no664-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_no665-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/indicacao_no666-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/indicacao_no667-netto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/indicacao_no668-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/indicacao_no669-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/indicacao_no670-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/indicacao_no671-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/indicacao_no672-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/indicacao_no673-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1895/indicacao_no674-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/indicacao_no675-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/indicacao_no676-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/indicacao_no677-2020_arilson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/indicacao_n678-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1896/indicacao_no680-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_no681-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1898/indicacao_no682-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/indicacao_no683-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_no684-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/indicacao_no685-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/indicacao_n686-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/indicacao_no687-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/indicacao_no688-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_no689-2020_romeu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_no690-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_no691-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_no692-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_no693-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_no694-2020_rafael.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_no695-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_no696-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/indicacao_no697-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/indicacao_no698-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/indicacao_no_699-2020_maurilio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_decreto_legislativo_no198-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no1.782-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/projeto_de_lei_no1.783-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/projeto_de_lei_no1.784-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/projeto_de_lei_no1.785-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/projeto_de_lei_no1.786-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/projeto_de_lei_no1.787-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no1.791-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no1.794-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_no1.795-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_lei_no1.797-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/proejto_de_lei_no1.798-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_no1.799-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/lei_no1.800-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_no1.801-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/projeto_de_lei_no1.802-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/lei_no1.803-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_no1.804-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_no1.805-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_no1.806-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_lei_n1.807-2020_frederico.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/projeto_de_lei_no1.809-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_no1.810-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_no1.811-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/projeto_de_lei_no1.812-2020_jair_e_netto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/projeto_de_lei_no1.813-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/projeto_de_lei_no1.814-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/projeto_de_lei_no1.815-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/projeto_de_lei_no1.816-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_lei_no1.819-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_no_1.820-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_no1.824-2020_jair.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_no1.828-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_lei_no1.838-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/projeto_de_lei_no1.839-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_no_1.840-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_no1.841-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_no_1.842-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_no_1.843-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_1.844-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_no_1.845-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_no1.846-2020_jair_netto_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_no1.847-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_no1.848-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/projeto_de_resolucao_no349-2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/projeto_de_resolucao_no350-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_resolucao_no351-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/projeto_de_resolucao_no353-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/requerimento_no52-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_no53-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/requerimento_no54-2020_neto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_n58-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_no59-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_no60-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_no62-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1837/requerimento_no63-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/requerimento_no64-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_no65-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_no66-2020_netto_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_no67-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_no68-2020_netto_e_jair.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_no70-2020_netto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/requerimento_no72-2020_paulo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento__no73-2020_jair.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>