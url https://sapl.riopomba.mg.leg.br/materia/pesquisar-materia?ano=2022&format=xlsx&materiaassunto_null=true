--- v0 (2025-12-25)
+++ v1 (2026-05-09)
@@ -54,3006 +54,3006 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Demétrius Tufi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_no123-2021_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_no123-2021_tuffi.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FEIRA DA LUA.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_no286-2021_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_no286-2021_tuffi.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DO PROJETO ESPAÇO ÁRVORE.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_no303-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_no303-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM CLÍNICAS PARTICULARES DE OFTALMOLOGIA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Frederico Senra Condé, Gladstone da Saúde, Ivan da Isabel, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2324/indicacao_no304-2022_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2324/indicacao_no304-2022_todos.pdf</t>
   </si>
   <si>
     <t>PREENCHIMENTO DE VAGAS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/indicacao_no305-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/indicacao_no305-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO E REFORMA DO TELHADO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/indicacao_no306-2022_2ed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/indicacao_no306-2022_2ed_tuffic.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO FUNDIÁRIA URBANA - REURB. (2° EDIÇÃO)</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Ivan da Isabel</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no307-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no307-2022_ivan.pdf</t>
   </si>
   <si>
     <t>PISTA DE CAMINHADA NO ENTORNO DA SEDE DO PELOTÃO PM.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no308-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no308-2022_ivan.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA TRAVESSA VOLTA DO TANQUE.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/indicacao_no310-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/indicacao_no310-2022_ivan.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA EM PONTO DE ÔNIBUS CENTRAL.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Cói do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2317/indicacao_no311-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2317/indicacao_no311-2022_coi.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PASSEIO AO LONGO DA RUA CEL. JUVENAL PENA.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2318/indicacao_no312-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2318/indicacao_no312-2022_coi.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA VEREADOR JOSÉ DE PAULA MIRANDA.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_no313-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_no313-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BOMJARDIM.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_no314-2022_2ed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_no314-2022_2ed_tuffic.pdf</t>
   </si>
   <si>
     <t>SEDE PARA CORPO DE BOMBIROS E O SAMU NO ANTIGO PÁTIO DO DER/MG - 2°Edição</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/indicacao_no315-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/indicacao_no315-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE SEGURANÇA NA VILA JOSÉ CLEMENTE DE ARAÚJO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no316-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no316-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PONTE DA RUA JOSÉ AUGUSTO SOARES E NAS ESTRADAS ADJACENTES.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no317-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no317-2022_rafael.pdf</t>
   </si>
   <si>
     <t>TRAVESSA DE PEDESTRES NA RUA DR. BRUNO JOSÉ GONÇALVES.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_no318-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_no318-2022_rafael.pdf</t>
   </si>
   <si>
     <t>ESPAÇO DE LAZER E RECREAÇÃO PARA CÃES.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_no319-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_no319-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO PARA UTILIZAÇÃO DE RECURSOS DO HORTO DO IF.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Gladstone da Saúde, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_no320-2022_jorge_e_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_no320-2022_jorge_e_gladstone.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DO VALOR DA BOLSA AUXÍLIO DOS ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no322-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no322-2022_jorge.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO LINDO VALE.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_no323-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_no323-2022_jorge.pdf</t>
   </si>
   <si>
     <t>SUBSÍDIO ESTUDANTIL PARA DESPESAS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/indicacao_no324-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/indicacao_no324-2022_coi.pdf</t>
   </si>
   <si>
     <t>PROFESSOR DE APOIO PARA CRIANÇAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/indicacao_no325-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/indicacao_no325-2022_coi.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E REDUTOR NA AV. PROF. JOSÉ MARCELINO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_no326-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_no326-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PONTE DE MADEIRA NA REGIÃO DE TEJUCO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_no327-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_no327-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESCOLA ESTADUAL PROF. JOSÉ BORGES DE MORAIS A TÍTULO DE COOPERAÇÃO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/indicacao_no328-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/indicacao_no328-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REPARO EM REDE DE ESGOTO E ATERRAMENTO EM LOCAL DE EROSÃO</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/indicacao_no329-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/indicacao_no329-2022_ivan.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA COMUNIDADE RURAL DE COELHOS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_no331-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_no331-2022_coi.pdf</t>
   </si>
   <si>
     <t>COBERTURA DOS PARQUINHOS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no332-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no332-2022_jorge.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO EM PONTE DO SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_no333-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_no333-2022_jorge.pdf</t>
   </si>
   <si>
     <t>DESVIO DE ESTRADA E REPARO NA COMUNIDADE DOS "DIAS".</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_no335-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_no335-2022_ivan.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_no336-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_no336-2022_ivan.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE NOS CAVACUDOS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_no337-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_no337-2022_ivan.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DA RODOVIA MG-133.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_no338-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_no338-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO PASSEIO EM FRENTE À ESCOLA PADRE MANOEL.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_no339-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_no339-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE ESPAÇO PARA INSTALAÇÃO DE EQUIPAMENTO DA COPASA - INTERMEDIAÇÃO DA PREFEITURA.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_no340-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_no340-2022_rafael.pdf</t>
   </si>
   <si>
     <t>ESTABELECIMENTO DE MÃO ÚNICA NA RUA CEL. FRANCISCO VIEIRA.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no341-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no341-2022_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO PASSEIO DO CLUBE RECREATIVO CAIÇARAS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2359/indicacao_no342-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2359/indicacao_no342-2022_rafael.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CAMADA ASFÁLTICA À TRAVESSA RAIMUNDO FURTADO.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_no343-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_no343-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS COMPLEMENTARES NA ESTRADA DO BOMJARDIM.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_no344-2022_2ed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_no344-2022_2ed_tuffic.pdf</t>
   </si>
   <si>
     <t>UNIFORMES E EPI'S PARA OS GARIS E VARREDORES. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no345-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no345-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTES DANIFICADOS E MELHORIAS NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no346-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no346-2022_ivan.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA AV. DR. JOSÉ NEVES - ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no347-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no347-2022_ivan.pdf</t>
   </si>
   <si>
     <t>ESCOLHA DE LOCAL APROPRIADO PARA O PÁTIO DE TRANSBORDO.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no348-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no348-2022_coi.pdf</t>
   </si>
   <si>
     <t>REPARO EM RUA DO BAIRRO GERALDO HOMEM DE FARIA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_no349-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_no349-2022_jorge.pdf</t>
   </si>
   <si>
     <t>SUBVENÇÃO SOCIAL PARA A ACIRP.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2363/indicacao_no350-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2363/indicacao_no350-2022_coi.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEÍCULO PARA A SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_no351-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_no351-2022_rafael.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTO POLICIAL NAS IMEDIAÇÕES DA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2365/indicacao_no352-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2365/indicacao_no352-2022_ivan.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MANILHAS EM ESTRADA DO PASSA CINCO.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2367/indicacao_no353-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2367/indicacao_no353-2022_ivan.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE MANILHAS NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_no354-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_no354-2022_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA QUADRA DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_no355-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_no355-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>REFORMA URGENTE DE PONTES NA FORMIGA.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_no356-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_no356-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SALA MINEIRA DO SEBRAE.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_no357-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_no357-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DO PROJETO "PRIMEIRO EMPREGO"</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2384/indicacao_no359-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2384/indicacao_no359-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE DIREITOS AOS SERVIDORES DA SAÚDE.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2383/indicacao_no360-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2383/indicacao_no360-2022_jorge.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO DA AV. PALMEIRA IMPERIAL.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_no361-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_no361-2022_ivan.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS DE GONÇALVES.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_no362-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_no362-2022_ivan.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE EROSÃO ÀS MARGENS DA AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_no363-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_no363-2022_ivan.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NO LOCAL CITADO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_no364-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_no364-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>BOLSA DE ESTUDOS EM CURSOS PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_no365-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_no365-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>REFORMA DO REFEITÓRIO E BANHEIRO DO PESSOAL DA VARRIÇÃO.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2399/indicacao_no366-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2399/indicacao_no366-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESTRADA DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_no367-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_no367-2022_coi.pdf</t>
   </si>
   <si>
     <t>GALERIA FLUVIAL À RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2395/indicacao_no368-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2395/indicacao_no368-2022_coi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RELÓGIOS DE RUA EM PARCERIA COM EMPRESAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_no369-2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_no369-2022.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESTRADA DE FERRAZ.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2396/indicacao_no370-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2396/indicacao_no370-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PASSEIO NAS IMEDIAÇÕES DO GINÁSIO.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n371-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n371-2022_ivan.pdf</t>
   </si>
   <si>
     <t>TAMPAMENTO DE BURACO À RUA PEDRO LOPES DOS REIS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_no372-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_no372-2022_ivan.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA SARGETA EM TRECHO DA RUA DR. BRUNO JOSÉ GONÇALVES.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2392/indicacao_no373-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2392/indicacao_no373-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>CARGA E DESCARGA NA RUA CEL. ANTÔNIO PEDRO.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2393/indicacao_no374-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2393/indicacao_no374-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>PASSAGENS PARA PEDESTRES NO LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no375-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no375-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE ILUMINAÇÃO PÚBLICA NAS IMEDIAÇÕES DO LOTEAMENTO PREMIER.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no376-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no376-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>PASSAGEM EM ÔNIBUS URBANO PARA OS ESTUDANTES DO INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no377-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no377-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REFORMA URGENTE NA UBS DR. ROMEU VIDAL.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no378-2022_2ed_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no378-2022_2ed_jorge.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTES NA JALAPA - 2° EDIÇÃO</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no379-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no379-2022_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM BUEIRO NA ESQUINA DA TRAVESSA RAIMUNDO FURTADO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no380-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no380-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ÁREAS DE SEGURANÇA ESCOLAR.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no381-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no381-2022_ivan.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO ALTO DO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no382-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no382-2022_ivan.pdf</t>
   </si>
   <si>
     <t>RESTRIÇÃO DE ESTACIONAMENTO NA PARTE ALTA DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no383-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no383-2022_ivan.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS ÀS MARGENS DA AV. DO CONTORNO, PRÓXIMO AO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_no384-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_no384-2022_jorge.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE ESCADA POR RAMPA NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_no385-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_no385-2022_coi.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DA AV. PROF. JOSÉ MARCELINO E ABERTURA DE ACOSTAMENTO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no386-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no386-2022_coi.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO NA RUA GERARDO MARINI E NA RUA PEDRO LOPES DOS REIS.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2419/indicacao_no387-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2419/indicacao_no387-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO PÚBLICA NA VILA ARAÚJO.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_no388-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_no388-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM A COHAB - MG PARA FINS DE MORADIAS POPULARES.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_no389-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_no389-2022_coi.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DE FUTEBOL DO CANTO DO RIO.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2420/indicacao_no390-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2420/indicacao_no390-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE PONTO DE ESPERA PELO TRANSPORTE DA SAÚDE.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no391-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no391-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO DE MORRO NAS CANDONGAS.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no392-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no392-2022_coi.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TREVO DE ACESSO AO BAIRRO LINDO VALE.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/indicacao_no393-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/indicacao_no393-2022_jorge.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA AV. PALMEIRA IMPERIAL NA SUA PARTE INGREME.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no394-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no394-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>PISO SALARIAL DOS AGENTES DE SAÚDE E DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no395-2022_2ed_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no395-2022_2ed_coi.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO NAS ESCADAS DO ESPAÇO CLYMENE DE QUEIROZ - 2° Edição.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no396-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no396-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>TREINAMENTO EM PRIMEIROS SOCORROS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no397-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no397-2022_jorge.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no398-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no398-2022_rafael.pdf</t>
   </si>
   <si>
     <t>VEÍCULO COLETIVO PARA A SECRETARIA DE ESPORTES.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no399-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no399-2022_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NA RUA ÂNGELO DO CARMO.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_no400-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_no400-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DA PRAÇA VEREADOR JOAQUIM DA MOTA CAMPOS.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no401-2022_todos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no401-2022_todos.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE ESPAÇO PÚBLICO COM O NOME DE MOACIR TEIXEIRA LOPES.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2457/indicacao_no403-2022_2ed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2457/indicacao_no403-2022_2ed_tuffic.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DA PRAÇA GOVERNADOR MILTON CAMPOS. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n404-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n404-2022_coi.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FESTIVAL GASTRONÔMICO "ANTÔNIO FÁBIO DA COSTA".</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/indicacao_no405-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/indicacao_no405-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>INVESTIMENTO EM MOBILIÁRIOS URBANOS.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/indicacao_no406-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/indicacao_no406-2022_coi.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CADEIRA DE RODAS NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_no407-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_no407-2022_coi.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO E PATROLAMENTO NA COMUNIDADE DO RETIRO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_no408-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_no408-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>ABRIGO DE PASSAGEIROS NA RUA CEL. JOSÉ FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2455/indicacao_no409-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2455/indicacao_no409-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_no410-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_no410-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REPINTURA DE FAIXA DE PEDESTRES, JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2460/indicacao_no411-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2460/indicacao_no411-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REDIMENSIONAMENTO DA PASSAGEM DE ÁGUA NO BOMJARDIM DE BAIXO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2461/indicacao_no412-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2461/indicacao_no412-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PESQUISA JUNTO À POPULAÇÃO SOBRE DISTRIBUIÇÃO DE CESTAS BÁSICAS OU LEITE DE SOJA/VACA.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no413-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no413-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO BOM DE ESCOLA - BOM DE SELA.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_no414-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_no414-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PREVENTIVA DOS VEÍCULOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_no415-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_no415-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESCADÃO PERMITINDO ACESSO A RUA HENRIQUE DIAS SARAIVA (MORRO DO CEMITÉRIO).</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2473/indicacao_no416-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2473/indicacao_no416-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PONTE DE CONCRETO NOS GRANATOS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no417-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no417-2022_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA EXTENSÃO DA RUA PANTALEÃO MOTA COUTO.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_no418-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_no418-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_no419-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_no419-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>ACADEMIA INCLUSIVA EM PRAÇA OU LOCAL PÚBLICO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_no420-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_no420-2022_coi.pdf</t>
   </si>
   <si>
     <t>COPIADORA PARA A SECRETÁRIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_no421-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_no421-2022_jorge.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE VIGIA NAS UNIDADES BÁSICAS DE SAÚDE E PSF'S.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2472/indicacao_no422-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2472/indicacao_no422-2022_coi.pdf</t>
   </si>
   <si>
     <t>DRENAGEM NA RUA HENRIQUE DIAS SARAIVA E NA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no423-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no423-2022_jorge.pdf</t>
   </si>
   <si>
     <t>AGILIZAÇÃO DE DEMANDAS DE TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_no424-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_no424-2022_coi.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA CASUARINA.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/indicacao_no425-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/indicacao_no425-2022_coi.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE TRECHO DA RUA JOSÉ VIEIRA SOARES.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_no427-2021_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_no427-2021_jorge.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DO VALOR DA FEIRA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_no428-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_no428-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE E MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/indicacao_no429-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/indicacao_no429-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>LOMBOFAIXAS EM PONTOS CRÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/indicacao_no430-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/indicacao_no430-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA REDE PLUVIAL NO BAIRRO JOSÉ MENDONÇA DOS REIS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/indicacao_no431-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/indicacao_no431-2022_jorge.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÕES DOS 38 ANOS DO CURRAL BONITO.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/indicacao_no432-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/indicacao_no432-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>VIGIA NOTURNO NOS LOCAIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/indicacao_no433-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/indicacao_no433-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO DE EMPOÇAMENTO NA RUA PROF. JOÃO BATISTA SANTIAGO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/indicacao_no434-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/indicacao_no434-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DAS QUADRAS POLIESPORTIVAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/indicacao_no435-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/indicacao_no435-2022_coi.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO ÀS MARGENS DA MG-133, PRÓXIMO DO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2497/indicacao_no436-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2497/indicacao_no436-2022_coi.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL NA PRAÇA RUY BATISTA SANTIAGO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/indicacao_no437-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/indicacao_no437-2022_coi.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA "CORREDOR DA ALEGRIA", ATIVIDADES RECREATIVAS NOS BAIRROS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_no438-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_no438-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>REPAROS EM CORRIMÃO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/indicacao_no439-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/indicacao_no439-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS ÔNIBUS ESCOLARES PARA AMPLA UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/indicacao_no440-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/indicacao_no440-2022_jorge.pdf</t>
   </si>
   <si>
     <t>PISTA PARA A PRÁTICA DE AEROMODELISMO.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_no441-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_no441-2022_rafael.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIRO NA RUA DR. JOSÉ CAMPOS - CENTRO</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_no442-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_no442-2022_jorge.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO MUNICIPAL PARA FAMÍLIAS CADASTRADAS NO CRAS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_no443-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_no443-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM PASSAGEM DE ÁGUAS COM MANILHAS.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_no444-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_no444-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA REDE DE DRENAGEM E CAPTAÇÃO DE ÁGUAS NA VILA ERNESTINA.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/indicacao_no445-2022_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/indicacao_no445-2022_tuffic.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TAPETE DE BORRACHA PARA PLAYGROUND.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/indicacao_no446-2022_2ed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/indicacao_no446-2022_2ed_tuffic.pdf</t>
   </si>
   <si>
     <t>TOLDOS OU PERGOLADOS NAS ESCOLAS MUNICIPAIS EM EMBARQUE E DESEMBARQUE - 2°Edição</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/indicacao_no447-2022_glastone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/indicacao_no447-2022_glastone.pdf</t>
   </si>
   <si>
     <t>INSERIR A HISTÓRIA DA ASSEMBLÉIA DE DEUS MINISTÉRIO DE MADUREIRA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/indicacao_no448-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/indicacao_no448-2022_jorge.pdf</t>
   </si>
   <si>
     <t>BRIGADA MUNICIPAL CONTRA INCÊNDIOS E ACIDENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/indicacao_no449-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/indicacao_no449-2022_coi.pdf</t>
   </si>
   <si>
     <t>DRENAEGM NO BAIRRO BELVEDERE.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_no450-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_no450-2022_coi.pdf</t>
   </si>
   <si>
     <t>DRENAGEM NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_no451-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_no451-2022_coi.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE DRENAGEM NO CENTRO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_no452-2022_2ed_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_no452-2022_2ed_rafael.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA AV. MANOEL FERNANDES. (2°Edição)</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/indicacao_no453-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/indicacao_no453-2022_ivan.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTE BOM JARDIM DE CIMA</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/indicacao_no454-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/indicacao_no454-2022_ivan.pdf</t>
   </si>
   <si>
     <t>VISTORIA NA RUA PEDRO LOPES</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/indicacao_no455-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/indicacao_no455-2022_ivan.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE PLACA PROIBIDO PARAR E ESTACIONAR.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/indicacao_no456-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/indicacao_no456-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>BONIFICAÇÃO NATALINA DO AUXÍLIO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_no457-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_no457-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM PONTE NA COMUNIDADE DO TEJUCO.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2536/indicacao_no458-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2536/indicacao_no458-2022_jorge.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BUEIRO NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2537/indicacao_no459-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2537/indicacao_no459-2022_jorge.pdf</t>
   </si>
   <si>
     <t>ALIMENTAÇÃO GRATUITA PARA CRIANÇA E ADOLESCENTES EM FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_no460-2023_3ed_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_no460-2023_3ed_coi.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE PLACAS POR MURO DE CONTENÇÃO NO CEMITÉRIO MUNICIPAL - 3°Edição.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_no461-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_no461-2022_coi.pdf</t>
   </si>
   <si>
     <t>VISTORIA NO MURO DE CONTENÇÃO DO ESPAÇO CLYMENE DE QUEIROZ.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_no462-2022_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_no462-2022_tuffic.pdf</t>
   </si>
   <si>
     <t>REPARO E MANUTENÇÃO NA ESTRADA RURAL DO PASSA CINCO.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n463-2022_2oed_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n463-2022_2oed_tuffic.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CORETO DA PRAÇA DR. ÚLTIMO DE CARVALHO. (2°EDIÇÃO)</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_no464-2022_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_no464-2022_tuffic.pdf</t>
   </si>
   <si>
     <t>VISTORIA TÉCNICA NAS ÁRVORES LOCALIZADAS NAS LATERAIS DAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_no465-2022_glad.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_no465-2022_glad.pdf</t>
   </si>
   <si>
     <t>DENOMINA SALA DE CARDIOLOGIA DO CENTRO DE ESPECIALIDADES COM O NOME DE DR. SÉRGIO ROBERTO VIEIRA DA SILVA - MUNDIQUINHO.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_no466-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_no466-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA MUNICIPAL CHICO FRANCISCO NO BOMJARDIM DE BAIXO.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_no467-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_no467-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESCOLA MUNICIPAL SEVERINO DA COSTA VIEIRA DO BOMJARDIM DE CIMA.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no468-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no468-2022_rafael.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NO BAIRRO LINDO VALE.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Frederico Senra Condé</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_no469-2022_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_no469-2022_frederico.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA EM ESTRADA RURAL DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2350/mocao_no01-2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2350/mocao_no01-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSORES VETERANOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/mocao_02_60_anos_if.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/mocao_02_60_anos_if.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELOS 60 ANOS DE INAUGURAÇÃO DA ESCOLA AGRÍCOLA DE RIO POMBA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/mocao_no03-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/mocao_no03-2022_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LEONARDO BATISTA PACHECO.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/mocao_no04-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/mocao_no04-2022_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A MARCELO FERREIRA MENDES.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/mocao_no05-2022_tuffi_e_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/mocao_no05-2022_tuffi_e_frederico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A BERNADETE GAUDERETO SOARES.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_no06-2022_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_no06-2022_gladstone.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JORGE DA COSTA PORTO FILHO.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/mocao_no07-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/mocao_no07-2022_coi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PADRE PIERRE MAURÍCIO DE ALMEIDA CANTARINO.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/mocao_no08-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/mocao_no08-2022_coi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ISABEL CRISTINA DE FARIA PANAROTTO.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2528/mocao_no9_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2528/mocao_no9_gladstone.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2529/mocao_no10-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2529/mocao_no10-2022_ivan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FERNANDO ANTÔNIO DUTRA MACEDO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_no11-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_no11-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A MARCOS LODI FERREIRA.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2531/mocao_no12-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2531/mocao_no12-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LAÉRCIO JOSÉ SARAIVA.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2532/mocao_no13-2022_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2532/mocao_no13-2022_tuffic.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODA EQUIPE DE FUNCIONÁRIOS DO LAR LYGIA CUNHA.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2533/projeto_de_decreto_legislativo_no212-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2533/projeto_de_decreto_legislativo_no212-2022_ivan.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2534/projeto_de_decreto_legislativo_no213-2022_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2534/projeto_de_decreto_legislativo_no213-2022_rafael.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_1947.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_1947.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso III do artigo 5º da Lei 1.493/2014 “que dispõe sobre a contratação temporária, por prazo determinado, para atender à necessidade de excepcional interesse público, nos termos do art. 37, IX, da Constituição Federal e dá outras providências.”</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede a revisão geral anual do vencimento dos servidores públicos da Câmara Municipal.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>Cói do Táxi, Gladstone da Saúde, Ivan da Isabel</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/pl_1952.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/pl_1952.pdf</t>
   </si>
   <si>
     <t>Cria o horto florestal municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>REGINALDO FURTADO DE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no1.954-2022_executivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no1.954-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual das remunerações percebidas pelos servidores do Poder Executivo Municipal de Rio Pomba, nos termos do artigo 37, X, da Constituição Federal de 1988 e contém outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>Revoga o art. 5º da Lei Municipal 1.822/2022 e concede o efeito repristinatório do § 1º do art. 1º da Lei Municipal 1.624/2019.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_1958.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_1958.pdf</t>
   </si>
   <si>
     <t>Prevê a distribuição gratuita de fraldas descartáveis para pessoas com deficiência, nas condições que especifica.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2364/casamento_comunitario.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2364/casamento_comunitario.pdf</t>
   </si>
   <si>
     <t>Cria o Dia do Casamento Comunitário no município de Rio Pomba.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto__welling_2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto__welling_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece o “Wheeling” (Grau de Rua) como modalidade esportiva no município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2375/vale_feira_da_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2375/vale_feira_da_camara.pdf</t>
   </si>
   <si>
     <t>Institui o Vale Feira aos servidores da Câmara Municipal de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2388/ldo_2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2388/ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2023.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/pl1974.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/pl1974.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Penitenciário do Município de Rio Pomba – FUNPEN, e dispõe sobre o Conselho Municipal Penitenciário – CONPEN.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/denomina_av._luciano_rangel_de_azevedo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/denomina_av._luciano_rangel_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Denomina via com o nome do Comendador Luciano Rangel de Azevedo.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/validade_do_laudo_de_autismo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/validade_do_laudo_de_autismo.pdf</t>
   </si>
   <si>
     <t>Determina como permanente o caráter do laudo que diagnostique o Transtorno do Especto Autista – TEA e Síndrome de Down no município de Rio Pomba.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_1979.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_1979.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.566/2017, que Institui a Criação do Auxílio-Esporte, no âmbito do município de Rio Pomba e dá outras providências, incluindo o transporte de atletas.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/lei_lucas_primeiros_socorros.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/lei_lucas_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CRIAÇÃO DA “LEI LUCAS” ESTIPULANDO QUE ESCOLAS, CRECHES E BERÇÁRIOS, PÚBLICOS OU PARTICULARES, PROPORCIONEM A CAPACITAÇÃO EM ATENDIMENTO DE PRIMEIROS SOCORROS NO MUNICÍPIO DE RIO POMBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_lei_1982.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_lei_1982.pdf</t>
   </si>
   <si>
     <t>Denomina via com o nome de Marina Furtado Marotta.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/projeto_de_lei_1983.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/projeto_de_lei_1983.pdf</t>
   </si>
   <si>
     <t>Institui o mês “Julho Verde” no município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2466/denomina_vias_do_loteamento_jardim_bela_vista.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2466/denomina_vias_do_loteamento_jardim_bela_vista.pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas do Loteamento Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2467/atendimento_veterinario_no_ai_ki_cao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2467/atendimento_veterinario_no_ai_ki_cao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 1.704/2020 QUE CRIA O PROGRAMA MUNICIPAL DE CONTROLE POPULACIONAL, ÉTICO E HUMANITÁRIO DE CÃES E GATOS NO MUNICÍPIO DE RIO POMBA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>Frederico Senra Condé, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2477/utilidade_publica_associacao_de_mulheres.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2477/utilidade_publica_associacao_de_mulheres.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Mulheres de Rio Pomba.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>Cói do Táxi, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2478/utilidade_publica_casa_de_cultura_afro_brasileira.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2478/utilidade_publica_casa_de_cultura_afro_brasileira.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Casa de Cultura Afro Brasileira Ilê Asé Omo Odé.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2480/banheiros_quimicos_na_feira_substituto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2480/banheiros_quimicos_na_feira_substituto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BANHEIROS QUÍMICOS NAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2479/denomina_vias_do_residencial_premier.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2479/denomina_vias_do_residencial_premier.pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas do loteamento Residencial Premier.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/subvencoes_2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/subvencoes_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão social às entidades, para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/altera_o_vale_feira_da_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/altera_o_vale_feira_da_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.826 que institui o Vale Feira aos servidores da Câmara Municipal de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/banheiros_quimicos_na_feira_sem_alcool.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/banheiros_quimicos_na_feira_sem_alcool.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de banheiros químicos nas feiras livres.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2371/cria_o_pequeno_expediente.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2371/cria_o_pequeno_expediente.pdf</t>
   </si>
   <si>
     <t>CRIA NA CÂMARA MUNICIPAL A AÇÃO DENOMINADA PEQUENO EXPEDIENTE.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2389/altera_o_regimento_interno.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2389/altera_o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Resolução nº 311/2016 – Regimento Interno da Câmara, referentes aos livros obrigatórios da Câmara.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>Demétrius Tufi, Frederico Senra Condé, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2391/proj_res_359.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2391/proj_res_359.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre na Câmara Municipal de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/denomina_a_sede_da_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/denomina_a_sede_da_camara.pdf</t>
   </si>
   <si>
     <t>denomina o edifício sede da Câmara Municipal de rio pomba.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/transferencia_oficial_da_sede.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/transferencia_oficial_da_sede.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DA SEDE DA CÂMARA MUNICIPAL DE RIO POMBA, ALTERANDO O REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/requerimento_no01-22_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/requerimento_no01-22_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATAÇÃO DA EMPRESA FW SERVIÇOS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Gladstone da Saúde, Jorginho, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/requerimento_no02-2022_vereadores.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/requerimento_no02-2022_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A QUANTIDADE DE PROFESSORES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_no03-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_no03-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO NOMINAL DOS OCUPANTES DE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_no04-2022_demetrius_e_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_no04-2022_demetrius_e_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A OBRA DE CONTENÇÃO DAS MARGENS DO RIO POMBA.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_no05-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_no05-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE COBERTURA VACINAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/requerimento_no06-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/requerimento_no06-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO NOMINAL DOS TRABALHADORES CONTRATADOS ATRAVÉS DA EMPRESA FW E OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no07-2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no07-2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CLUBE RECREATIVO CAIÇARAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no08-2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no08-2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE MANUNTENÇÃO NA PONTE SOBRE O RIO TEJUCO.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no09-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no09-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE DESTERRO ÀS MARGENS DA AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no10-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no10-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ATIVIDADES COMERCIAIS NO TREVO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no11-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no11-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A IMPLANTAÇÃO DO PROJETO OLHO VIVO.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_no12-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_no12-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS CONTRATAÇÕES DAS EMPRESAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2373/requerimento_no13-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2373/requerimento_no13-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REGULARIDADE TRABALHISTA E FISCAL DAS EMPRESAS CONTRATADAS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_no14-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_no14-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE APLICAÇÃO DE RECURSOS PÚBLICOS ATRAVÉS DE SUBVENÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_no15-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_no15-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS CONTRATOS CELEBRADOS PELA ATUAL ADMINISTRAÇÃO DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/requerimento_no16-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/requerimento_no16-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE APLICAÇÃO DE ASFALTO EM VIAS DA CIDADE.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_no17-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_no17-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE VEÍCULO SEM UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2401/requerimento_no18-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2401/requerimento_no18-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE MUSEU HISTÓRICO DE RIO POMBA.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2402/requerimento_no19-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2402/requerimento_no19-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A OBRA DE CONSTRUÇÃO DE MURO NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_no20-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_no20-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXISTÊNCIA DE MATABURROS COM VÃO CENTRAL.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/requerimento_no21-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/requerimento_no21-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RECOLHIMENTO DE INSS DA JUVENTUDE ATIVA.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_no22-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_no22-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CUMPRIMENTO DE CONTRATOS DE COMODATO OU SIMILARES.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no23-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no23-2022_ivan.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no24-2022_tuffi_e_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no24-2022_tuffi_e_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ACIDENTE OCORRIDO COM O VEÍCULO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_no25-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_no25-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS REALIZADAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no26-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no26-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ACIDENTE EVOLVENDO MÁQUINA DA PREFEITURA.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/requerimento_no27-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/requerimento_no27-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O FUNPAC.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/requerimento_no28-2022_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/requerimento_no28-2022_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RETIRADA DE EQUIPAMENTOS DA PRAÇA DE ESPORTES.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no29-2022_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no29-2022_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DESTINAÇÃO DE MATABURRO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2463/requerimento_no30-2022_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2463/requerimento_no30-2022_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SOLTURA DE FOGOS DE ARTIFÍCIO.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_no31-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_no31-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PRESTAÇÃO DE SERVIÇOS DE ENGENHARIA.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no32-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no32-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A QUEIMA DE FOGOS DE ARTIFÍCIO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/requerimento_no33-2022_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/requerimento_no33-2022_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA MÁQUINA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/requerimento_no34-2022_gla_coi_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/requerimento_no34-2022_gla_coi_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ATINENTES À EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/requerimento_no35-2022_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/requerimento_no35-2022_tuffi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RECISÃO CONTRATUAL COM PROFESSORAS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_no36-2022_vereadores.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_no36-2022_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PREVISÃO DE SUBVENÇÃO SOCIAL 2023.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_no37-2022.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_no37-2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AQUISIÇÃO/APLICAÇÃO DE HERBICIDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3360,67 +3360,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_no123-2021_tuffi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_no286-2021_tuffi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_no303-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2324/indicacao_no304-2022_todos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/indicacao_no305-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/indicacao_no306-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no307-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no308-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/indicacao_no310-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2317/indicacao_no311-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2318/indicacao_no312-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_no313-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_no314-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/indicacao_no315-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no316-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no317-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_no318-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_no319-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_no320-2022_jorge_e_gladstone.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no322-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_no323-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/indicacao_no324-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/indicacao_no325-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_no326-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_no327-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/indicacao_no328-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/indicacao_no329-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_no331-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no332-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_no333-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_no335-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_no336-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_no337-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_no338-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_no339-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_no340-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no341-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2359/indicacao_no342-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_no343-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_no344-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no345-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no346-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no347-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no348-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_no349-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2363/indicacao_no350-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_no351-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2365/indicacao_no352-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2367/indicacao_no353-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_no354-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_no355-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_no356-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_no357-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2384/indicacao_no359-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2383/indicacao_no360-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_no361-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_no362-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_no363-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_no364-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_no365-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2399/indicacao_no366-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_no367-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2395/indicacao_no368-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_no369-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2396/indicacao_no370-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n371-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_no372-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2392/indicacao_no373-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2393/indicacao_no374-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no375-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no376-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no377-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no378-2022_2ed_jorge.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no379-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no380-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no381-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no382-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no383-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_no384-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_no385-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no386-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2419/indicacao_no387-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_no388-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_no389-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2420/indicacao_no390-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no391-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no392-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/indicacao_no393-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no394-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no395-2022_2ed_coi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no396-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no397-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no398-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no399-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_no400-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no401-2022_todos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2457/indicacao_no403-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n404-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/indicacao_no405-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/indicacao_no406-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_no407-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_no408-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2455/indicacao_no409-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_no410-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2460/indicacao_no411-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2461/indicacao_no412-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no413-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_no414-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_no415-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2473/indicacao_no416-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no417-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_no418-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_no419-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_no420-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_no421-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2472/indicacao_no422-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no423-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_no424-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/indicacao_no425-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_no427-2021_jorge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_no428-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/indicacao_no429-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/indicacao_no430-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/indicacao_no431-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/indicacao_no432-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/indicacao_no433-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/indicacao_no434-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/indicacao_no435-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2497/indicacao_no436-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/indicacao_no437-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_no438-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/indicacao_no439-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/indicacao_no440-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_no441-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_no442-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_no443-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_no444-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/indicacao_no445-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/indicacao_no446-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/indicacao_no447-2022_glastone.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/indicacao_no448-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/indicacao_no449-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_no450-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_no451-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_no452-2022_2ed_rafael.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/indicacao_no453-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/indicacao_no454-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/indicacao_no455-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/indicacao_no456-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_no457-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2536/indicacao_no458-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2537/indicacao_no459-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_no460-2023_3ed_coi.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_no461-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_no462-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n463-2022_2oed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_no464-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_no465-2022_glad.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_no466-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_no467-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no468-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_no469-2022_frederico.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2350/mocao_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/mocao_02_60_anos_if.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/mocao_no03-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/mocao_no04-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/mocao_no05-2022_tuffi_e_frederico.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_no06-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/mocao_no07-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/mocao_no08-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2528/mocao_no9_gladstone.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2529/mocao_no10-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_no11-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2531/mocao_no12-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2532/mocao_no13-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2533/projeto_de_decreto_legislativo_no212-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2534/projeto_de_decreto_legislativo_no213-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_1947.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/pl_1952.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no1.954-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_1958.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2364/casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto__welling_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2375/vale_feira_da_camara.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2388/ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/pl1974.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/denomina_av._luciano_rangel_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/validade_do_laudo_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_1979.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/lei_lucas_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_lei_1982.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/projeto_de_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2466/denomina_vias_do_loteamento_jardim_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2467/atendimento_veterinario_no_ai_ki_cao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2477/utilidade_publica_associacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2478/utilidade_publica_casa_de_cultura_afro_brasileira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2480/banheiros_quimicos_na_feira_substituto.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2479/denomina_vias_do_residencial_premier.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/subvencoes_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/altera_o_vale_feira_da_camara.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/banheiros_quimicos_na_feira_sem_alcool.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2371/cria_o_pequeno_expediente.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2389/altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2391/proj_res_359.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/denomina_a_sede_da_camara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/transferencia_oficial_da_sede.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/requerimento_no01-22_ivan.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/requerimento_no02-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_no03-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_no04-2022_demetrius_e_coi.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_no05-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/requerimento_no06-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no07-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no08-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no09-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no10-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no11-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_no12-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2373/requerimento_no13-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_no14-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_no15-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/requerimento_no16-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_no17-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2401/requerimento_no18-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2402/requerimento_no19-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_no20-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/requerimento_no21-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_no22-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no23-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no24-2022_tuffi_e_coi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_no25-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no26-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/requerimento_no27-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/requerimento_no28-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no29-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2463/requerimento_no30-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_no31-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no32-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/requerimento_no33-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/requerimento_no34-2022_gla_coi_tuffi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/requerimento_no35-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_no36-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_no37-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2418/indicacao_no123-2021_tuffi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_no286-2021_tuffi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_no303-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2324/indicacao_no304-2022_todos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/indicacao_no305-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2325/indicacao_no306-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_no307-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2320/indicacao_no308-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2321/indicacao_no310-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2317/indicacao_no311-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2318/indicacao_no312-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_no313-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_no314-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/indicacao_no315-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_no316-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no317-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_no318-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_no319-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_no320-2022_jorge_e_gladstone.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no322-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_no323-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2328/indicacao_no324-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2329/indicacao_no325-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_no326-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_no327-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2327/indicacao_no328-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/indicacao_no329-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_no331-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no332-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_no333-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2341/indicacao_no335-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_no336-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_no337-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_no338-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_no339-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_no340-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no341-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2359/indicacao_no342-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_no343-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_no344-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2352/indicacao_no345-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no346-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no347-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no348-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_no349-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2363/indicacao_no350-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_no351-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2365/indicacao_no352-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2367/indicacao_no353-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_no354-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_no355-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_no356-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_no357-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2384/indicacao_no359-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2383/indicacao_no360-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_no361-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_no362-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_no363-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_no364-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_no365-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2399/indicacao_no366-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_no367-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2395/indicacao_no368-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_no369-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2396/indicacao_no370-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n371-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_no372-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2392/indicacao_no373-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2393/indicacao_no374-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no375-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no376-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no377-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no378-2022_2ed_jorge.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no379-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no380-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no381-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no382-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no383-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_no384-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_no385-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no386-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2419/indicacao_no387-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_no388-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2424/indicacao_no389-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2420/indicacao_no390-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no391-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no392-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2438/indicacao_no393-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2433/indicacao_no394-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no395-2022_2ed_coi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2434/indicacao_no396-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no397-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no398-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no399-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_no400-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no401-2022_todos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2457/indicacao_no403-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n404-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2451/indicacao_no405-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2452/indicacao_no406-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_no407-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_no408-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2455/indicacao_no409-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_no410-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2460/indicacao_no411-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2461/indicacao_no412-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no413-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_no414-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_no415-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2473/indicacao_no416-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no417-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_no418-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_no419-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_no420-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_no421-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2472/indicacao_no422-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no423-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_no424-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2484/indicacao_no425-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_no427-2021_jorge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_no428-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2487/indicacao_no429-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2488/indicacao_no430-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2492/indicacao_no431-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2493/indicacao_no432-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2494/indicacao_no433-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2495/indicacao_no434-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2496/indicacao_no435-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2497/indicacao_no436-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2498/indicacao_no437-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_no438-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2503/indicacao_no439-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2504/indicacao_no440-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_no441-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_no442-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_no443-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_no444-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2515/indicacao_no445-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2516/indicacao_no446-2022_2ed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2517/indicacao_no447-2022_glastone.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2518/indicacao_no448-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2519/indicacao_no449-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_no450-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_no451-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_no452-2022_2ed_rafael.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2523/indicacao_no453-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2524/indicacao_no454-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2525/indicacao_no455-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2526/indicacao_no456-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_no457-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2536/indicacao_no458-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2537/indicacao_no459-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_no460-2023_3ed_coi.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_no461-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_no462-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n463-2022_2oed_tuffic.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_no464-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_no465-2022_glad.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_no466-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_no467-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_no468-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_no469-2022_frederico.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2350/mocao_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2417/mocao_02_60_anos_if.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2490/mocao_no03-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2491/mocao_no04-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2500/mocao_no05-2022_tuffi_e_frederico.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_no06-2022_gladstone.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2505/mocao_no07-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2527/mocao_no08-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2528/mocao_no9_gladstone.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2529/mocao_no10-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_no11-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2531/mocao_no12-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2532/mocao_no13-2022_tuffic.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2533/projeto_de_decreto_legislativo_no212-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2534/projeto_de_decreto_legislativo_no213-2022_rafael.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_1947.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/pl_1952.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no1.954-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_1958.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2364/casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto__welling_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2375/vale_feira_da_camara.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2388/ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2390/pl1974.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2427/denomina_av._luciano_rangel_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2430/validade_do_laudo_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_lei_1979.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2432/lei_lucas_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_lei_1982.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2447/projeto_de_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2466/denomina_vias_do_loteamento_jardim_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2467/atendimento_veterinario_no_ai_ki_cao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2477/utilidade_publica_associacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2478/utilidade_publica_casa_de_cultura_afro_brasileira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2480/banheiros_quimicos_na_feira_substituto.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2479/denomina_vias_do_residencial_premier.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/subvencoes_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/altera_o_vale_feira_da_camara.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2506/banheiros_quimicos_na_feira_sem_alcool.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2371/cria_o_pequeno_expediente.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2389/altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2391/proj_res_359.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2508/denomina_a_sede_da_camara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2507/transferencia_oficial_da_sede.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/requerimento_no01-22_ivan.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2305/requerimento_no02-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_no03-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_no04-2022_demetrius_e_coi.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_no05-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2309/requerimento_no06-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no07-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no08-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no09-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no10-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no11-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_no12-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2373/requerimento_no13-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_no14-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_no15-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2403/requerimento_no16-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_no17-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2401/requerimento_no18-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2402/requerimento_no19-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_no20-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2414/requerimento_no21-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_no22-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no23-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_no24-2022_tuffi_e_coi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_no25-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no26-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2444/requerimento_no27-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2445/requerimento_no28-2022_demetrius.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no29-2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2463/requerimento_no30-2022_coi.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_no31-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no32-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2489/requerimento_no33-2022_jorge.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2502/requerimento_no34-2022_gla_coi_tuffi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2509/requerimento_no35-2022_tuffi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_no36-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_no37-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>