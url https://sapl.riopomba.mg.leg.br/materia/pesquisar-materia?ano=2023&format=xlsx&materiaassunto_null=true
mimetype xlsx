--- v0 (2025-12-20)
+++ v1 (2026-05-10)
@@ -54,2406 +54,2406 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cói do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/indicacao_no468-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/indicacao_no468-2023_coi.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE DRENAGEM NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_no469-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_no469-2023_rafael.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/indicacao_no471-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/indicacao_no471-2023_rafael.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO (LOGRADOUROS)</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/indicacao_no472-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/indicacao_no472-2023_coi.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ESPECIALISTAS.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_no473-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_no473-2023_coi.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PSICOPEDAGOGA(O)</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_no474-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_no474-2023_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA COMUNIDADE RURAL DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n475-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n475-2023_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no476-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no476-2023_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO LOTEAMENTO JARDIM SÃO LUIZ.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no477-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no477-2023_rafael.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA CEL. JUVENAL PENA.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no478-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no478-2023_jorge.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHAS NO BOMJARDIM DE BAIXO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao_no479-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao_no479-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM ESTRADAS RURAIS MENCIONADAS.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Demétrius Tufi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no480-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no480-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO OU CONSELHO MUNICIPAL DE FISCALIZAÇÃO E SERVIÇOS DE ÁGUA, ESGOTO E RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no481-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no481-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>TROCA GRADUAL DE TODAS AS PONTES DE MADEIRA POR ESTRUTURA DE CONCRETO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no482-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no482-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CAPINA DAS LATERAIS DA ÁREA CONHECIDA COMO "BOTA FORA MUNICIPAL" - LOCALIZADA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no485-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no485-2023_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA COMUNIDADE RURAL DOS COELHOS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no486-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no486-2023_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESCOLA MUNICIPAL PROFESSORA IGNÁCIA DE ABREU COSTA SOARES.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no487-2023_2oed_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no487-2023_2oed_paulo.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BOOSTER NA PARTE ALTA DO BAIRRO SANTA ISABEL - 2º Edição</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_no488-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_no488-2023_coi.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA NOS BAIRROS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_no489-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_no489-2023_coi.pdf</t>
   </si>
   <si>
     <t>REFORMA EM PONTE NOS GONÇALVES</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_no490-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_no490-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM PONTE NA COMUNIDADE RURAL DOS GRANATOS</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_no491-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_no491-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA QUADRA LOCALIZADA NA PRAÇA VEREADOR LUIZ LUIZ.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_no492-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_no492-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA AVENIDA DO CONTORNO NAS PROXIMIDADES DO BAIRRO ROSA MÍSTICA.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no494-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no494-2023_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA PONTE SOBRE O RIO SÃO MANOEL.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no496-2023_2ed.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no496-2023_2ed.pdf</t>
   </si>
   <si>
     <t>REFORMA EM TODAS ACADEMIAS AO AR LIVRE E INSTALAÇÃO DE PLAYGROUND - 2° Edição</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no497-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no497-2023_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no498-2023_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no498-2023_paulo.pdf</t>
   </si>
   <si>
     <t>PULVERIZAÇÃO COM O VEÍCULO FUMACÊ NA CIDADE.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no499-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no499-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE VEÍCULOS EM SITUAÇÕES DE ABANDONO NOS LOGRADOUROS.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no501-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no501-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CONSULTORIA DE ENGENHARIA DE TRÁFEGO/TRÂNSITO.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no502-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no502-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PONTES NOS VOGADOS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no503-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no503-2023_coi.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM EMBARCADOURO PARA ANIMAIS EM LOCAL ESPECIFICADO NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no504-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no504-2023_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO LOTEAMENTO NOVA ERA. 2° Edição</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no505-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no505-2023_jorge.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE EQUOTERAPÍA.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no506-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no506-2023_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS EXCLUSIVAS PARA TRANSPORTE ESCOLAR (VANS, MICRO-ÔNIBUS, ETC)</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Cói do Táxi, Gladstone da Saúde, Jorginho, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no507-2023_gla_coi_jorge_maur_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no507-2023_gla_coi_jorge_maur_paulo.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE AGÊNCIA REGULADORA MUNICIPAL DOS SERVIÇOS DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/indicacao_no508-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/indicacao_no508-2023_rafael.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE RUA PROJETADA NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_no509-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_no509-2023_rafael.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE PEDRA E MANUTENÇÃO DA RUA PROJETADA NO  BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_no510-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_no510-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>VISTORIA EM TODOS BUEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no511-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no511-2023_jorge.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CONSULTÓRIO NA RUA.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no512-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no512-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REPAROS NA REDE PLUVIAL (DRENAGEM) E REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no513-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no513-2023_jorge.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DA EXPOSIÇÃO</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no514-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no514-2023_coi.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_n515-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_n515-2023_coi.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no516-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no516-2023_jorge.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ELABORE PROJETO QUE REGULAMENTE A INSTALAÇÃO DE PARKLETS</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Cói do Táxi, Gladstone da Saúde, Jorginho, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no517-2023_coi_glad_paulo_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no517-2023_coi_glad_paulo_jorge.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE HORÁRIO NAS UNIDADES BÁSICAS DE SAÚDE (UBS)</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no518-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no518-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E REPAROS NA ESTRADA VICINAL DO MORRO DO BEXIGUENTO.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_no519-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_no519-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESTRUTURA E DA REDE ELÉTRICA DA PRAÇA MINISTRO ODILON BRAGA</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_no520-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_no520-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE POSTE</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no521-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no521-2023_rafael.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS  NO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/indicacao_no522-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/indicacao_no522-2023_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ÁREA DE LAZER OU PRAÇA.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/indicacao_no523-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/indicacao_no523-2023_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE MIRANTE TURÍSTICO</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_no524-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_no524-2023_jorge.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE DE MADEIRA NO BOMJARDIM</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no525-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no525-2023_rafael.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM ESTRADA RURAL</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no526-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no526-2023_rafael.pdf</t>
   </si>
   <si>
     <t>PISO SALARIAL DA ENFERMAGEM</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/indicacao_no527-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/indicacao_no527-2023_jorge.pdf</t>
   </si>
   <si>
     <t>ABRIGO TEMPORÁRIO PARA ACOLHIMENTO DE ANIMAIS EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/indicacao_no528-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/indicacao_no528-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CORRIMÃO</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_no529-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_no529-2023_rafael.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA SUBVENÇÃO AO ASILO E HOSPITAL TENDO EM VISTA O NOVO PISO SALARIAL DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no530-2023_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no530-2023_glads.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO DESIGNE CARDIOLOGISTA PARA ATUAR NO CENTRO DE ESPECIALIDADES.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_no531-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_no531-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MINI USINA SOLAR EM TERRENO NO ANTIGO ATERRO/SERRINHA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_no532-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_no532-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA MÁQUINA PARA TRITURAÇÃO DE RESTOS DE PODA DE ÁRVORES.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/indicacao_no533-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/indicacao_no533-2023_jorge.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO PERIÓDICA.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_no534-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_no534-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CÂMERAS DE MONITORAMENTO NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/indicacao_no535-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/indicacao_no535-2023_coi.pdf</t>
   </si>
   <si>
     <t>CRIAR CARGOS DE MOTORISTAS E VIGIAS.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no536-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no536-2023_coi.pdf</t>
   </si>
   <si>
     <t>FAIXA DE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no537-2023_2oed_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no537-2023_2oed_paulo.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ALAMEDA DOS INCONFIDENTES - 2º Edição</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_n538-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_n538-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM PONTE SECA.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_n539-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_n539-2023_coi.pdf</t>
   </si>
   <si>
     <t>EROSÃO EM ESTRADA RURAL</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no541-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no541-2023_jorge.pdf</t>
   </si>
   <si>
     <t>VIRADOR NA RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n543-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n543-2023_rafael.pdf</t>
   </si>
   <si>
     <t>REFORMULAÇÃO DO PRÓ-JOVEM.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_n544-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_n544-2023_jorge.pdf</t>
   </si>
   <si>
     <t>SAÚDE FILA ZERO</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_no545-2023_glad.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_no545-2023_glad.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO NÚMERO DE CONSULTAS NA ESPECIALIDADE DE NEUROLOGISTA.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_n546-2023_glad.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_n546-2023_glad.pdf</t>
   </si>
   <si>
     <t>PROTEÇÃO ACRÍLICA</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_no547-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_no547-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>TELAS OU REPELENTES NA UNIDADE DE SAÚDE 2 - MUTIRÃO.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2672/indicacao_n548-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2672/indicacao_n548-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EXTINTORES NO PSF 2 - MUTIRÃO</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2673/indicacao_no549-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2673/indicacao_no549-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REPARO NA CÂMARA FRIA LOCALIZADA NA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2678/indicacao_no550-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2678/indicacao_no550-2023.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DE RIO/CÓRREGOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2679/indicacao_no551-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2679/indicacao_no551-2023.pdf</t>
   </si>
   <si>
     <t>VAGA DE ESTACIONAMENTO PARA DEFICIENTE FÍSICO.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2680/indicacao_no552-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2680/indicacao_no552-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRADES E VISTORIA EM BUEIROS.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no553-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no553-2023.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRE NA RUA CEL. ANTÔNIO PEDRO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2682/indicacao_no554-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2682/indicacao_no554-2023.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE TRANSFERÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2683/indicacao_no555-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2683/indicacao_no555-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXAS ELEVADAS (LOMBOFAIXAS)</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2686/indicacao_no556-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2686/indicacao_no556-2023_jorge.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVOS BANHEIROS PÚBLICOS NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Demétrius Tufi, Frederico Senra Condé, Gladstone da Saúde, Ivan da Isabel, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2687/indicacao_no557-2023_raf_glad_tuf_fred_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2687/indicacao_no557-2023_raf_glad_tuf_fred_ivan.pdf</t>
   </si>
   <si>
     <t>RETOMADA DE OBRAS NA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2688/indicacao_no558-2023_raf_glad_tuf_fred_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2688/indicacao_no558-2023_raf_glad_tuf_fred_ivan.pdf</t>
   </si>
   <si>
     <t>PONTE DE ACESSO AO CAMPUS RIO POMBA</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no559-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no559-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESPAÇO DE ESPORTES NA AREIA</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2695/indicacao_no560-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2695/indicacao_no560-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REFORMA EM CALÇAMENTO NO BOMJARDIM.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2696/indicacao_no561-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2696/indicacao_no561-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DE DIÁRIA DOS MOTORISTAS DA PREFEITURA.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no562-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no562-2023_coi.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CALÇAMENTO DA VILA ARAÚJO.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_no563-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_no563-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DA LEI Nº1.889/2023</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_no564-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_no564-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>PODA PREVENTIVA DE ÁRVORES.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Cói do Táxi, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2702/indica_565.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2702/indica_565.pdf</t>
   </si>
   <si>
     <t>Abono salarial a todos profissionais da educação.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2703/ind_566.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2703/ind_566.pdf</t>
   </si>
   <si>
     <t>Reforma em calçamento no centro.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2704/ind_567.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2704/ind_567.pdf</t>
   </si>
   <si>
     <t>Mutirão para teste do olhinho "retinoblastoma".</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_568.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_568.pdf</t>
   </si>
   <si>
     <t>Lixeiras container no Lindo Vale.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2706/ind_569.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2706/ind_569.pdf</t>
   </si>
   <si>
     <t>Recanto Sítio da Lola.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_570.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_570.pdf</t>
   </si>
   <si>
     <t>Carteira de identidade (RG)</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2710/indicacao_571.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2710/indicacao_571.pdf</t>
   </si>
   <si>
     <t>Serviço de tomografia pelo SUS.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_572.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_572.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito com inclusão de autistas.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_573.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_573.pdf</t>
   </si>
   <si>
     <t>Luminária na Rua Diógenes Coelho Gomes.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no574-2023_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no574-2023_gladstone.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA CEL. ANTÔNIO PEDRO.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2728/indicacao_no575-2023_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2728/indicacao_no575-2023_gladstone.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no576-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no576-2023_jorge.pdf</t>
   </si>
   <si>
     <t>POLÍTICAS PÚBLICAS DE EMPREGABILIDADE PARA PESSOAS ACIMA DE 50 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Jorginho, Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2717/indicacao_no577-2023_tuffic_glads_maur_ivan_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2717/indicacao_no577-2023_tuffic_glads_maur_ivan_jorge.pdf</t>
   </si>
   <si>
     <t>SUBVENÇÃO SOCIAL APAE</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Jorginho, Maurílio Rodrigues dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2718/indicacao_no578-2023_ivan_glads_mauri_tuffic_jorge_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2718/indicacao_no578-2023_ivan_glads_mauri_tuffic_jorge_coi.pdf</t>
   </si>
   <si>
     <t>DIREITO DE PARIDADE SALARIAL DE PROFESSORAS APOSENTADAS.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2729/indicacao_no579-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2729/indicacao_no579-2023_jorge.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO PARCIAL DO PARQUE DE EXPOSIÇÕES - AULAS DE EQUITAÇÃO E EQUOTERAPIA.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2719/indicacao_no580-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2719/indicacao_no580-2023_coi.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE ESTUDANTES PARA O ENEM.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2720/indicacao_no581-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2720/indicacao_no581-2023_coi.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO DECRETO 991 SOBRE NOTAS DE FALECIMENTO.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/indicacao_no582-2023_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/indicacao_no582-2023_gladstone.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA NOVA AMBULÂNCIA DO SAMU.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/indicacao_no583-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/indicacao_no583-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTOS PARA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no584-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no584-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA PRAÇA JK.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacapo_no585-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacapo_no585-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ENSINO DE ROBÓTICA NA GRADE CURRICULAR.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_no586-2023_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_no586-2023_gladstone.pdf</t>
   </si>
   <si>
     <t>CANTEIRO PARA ÁRVORE NO LINDO VALE</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2733/indicacao_no588-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2733/indicacao_no588-2023_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA JOSÉ AUGUSTO SOARES (ZÉ PIO) EM DIANTE.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no589-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no589-2023_jorge.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE ÁRVORES DE GRANDE PORTE POR ÁRVORES RESEDÁ</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_no590-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_no590-2023_jorge.pdf</t>
   </si>
   <si>
     <t>FEIRA LIVRE COM TRANSMISSÃO AO VIVO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no591-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no591-2023_rafael.pdf</t>
   </si>
   <si>
     <t>LIBERAR O USO DO CENTRO INTEGRADO DE EDUCAÇÃO E LAZER - CIEL</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_no592-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_no592-2023_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA SERRINHA</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2735/indicacao_no593-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2735/indicacao_no593-2023_jorge.pdf</t>
   </si>
   <si>
     <t>DRENAGEM EM CÓRREGO</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2737/indicacao_no594-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2737/indicacao_no594-2023_coi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE VENTILADORES INDUSTRIAIS NAS QUADRAS POLIESPORTIVAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2736/indicacao_no595-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2736/indicacao_no595-2023_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA VILA GOMES</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao_no01-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao_no01-2023_coi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A THIAGO DA COSTA.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ivan da Isabel</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_no02-2023_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_no02-2023_ivan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOÃO CRUZ REIS FILHO</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/mocao_no03-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/mocao_no03-2023_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A GABRIEL MARCELINO GONÇALVES DA SILVA</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/mocao_no04-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/mocao_no04-2023_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A WILLIE FARIA MARTINS</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/mocao_no05-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/mocao_no05-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TENÓRIO MENDONÇA VIANA.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/mocao_no06-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/mocao_no06-2023_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SIMONE MACHADO PIROZZI</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_no07-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_no07-2023_rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A BRENO DE SOUZA CAETANO.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/mocao_no08-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/mocao_no08-2023_rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ELOÍNA DE CASTRO</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/mocao_no09-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/mocao_no09-2023_rafael.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RONEY FARIA DA COSTA.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/mocao_no10-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/mocao_no10-2023_coi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RÔMULO TEIXEIRA VIDAL.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/mocao_n11-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/mocao_n11-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS VARREDORES DE RUA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/mocao_no12-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/mocao_no12-2023_coi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO DE APOIO AOS AUTISTAS DE RIO POMBA.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2674/mocao_no13-2023_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2674/mocao_no13-2023_ivan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LUIZ CARLOS BAIANO</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2685/mocao_no14-2023_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2685/mocao_no14-2023_ivan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LEDA FERREIRA.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2700/mocao_no15_glad_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2700/mocao_no15_glad_tuffic.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL, EM FACE DA TENTATIVA DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF 442, A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUPLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO E DE SE EVITAR UM POSSÍVEL ATIVISMO JUDICIAL POR PARTE DO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2727/mocao_16.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2727/mocao_16.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Marcus Vinícius de Alcântara Almeida.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/homenagem_erica_mansoldo_salazar.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/homenagem_erica_mansoldo_salazar.pdf</t>
   </si>
   <si>
     <t>Outorga homenagem de cidadania benemérita e dá outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/homenagem_marcio_roberto_samagaio_pinheiro.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/homenagem_marcio_roberto_samagaio_pinheiro.pdf</t>
   </si>
   <si>
     <t>Outorga homenagem de cidadania honorária e dá outras providências.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2690/homenagem_jose_geraldo_brandao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2690/homenagem_jose_geraldo_brandao.pdf</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Demétrius Tufi, Frederico Senra Condé, Gladstone da Saúde, Ivan da Isabel, Maurílio Rodrigues dos Reis, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/plc_35_emendas_impositivas.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/plc_35_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Regulamenta a partilha e fixa prazos para apresentação das emendas impositivas ao orçamento anual tratadas nos arts. 46, VIII, e 130 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/pl_2020_servidores_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/pl_2020_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual do vencimento dos servidores públicos da Câmara Municipal.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/3222/pl_2024_denomina_as_vias_do_panorama.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/3222/pl_2024_denomina_as_vias_do_panorama.pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas do loteamento Panorama.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/pl_2026.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/pl_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prazos e procedimentos para que a Companhia de Saneamento de Minas Gerais – Copasa realize intervenções em vias públicas.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.820/2022, que cria o Dia do Casamento Comunitário no Município de Rio Pomba.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>REGINALDO FURTADO DE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_ldo_2024_rio_pomba.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_ldo_2024_rio_pomba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2024.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/uso_do_canabidiol.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/uso_do_canabidiol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de uso da cannabis para fins medicinais e distribuição gratuita de medicamentos prescritos à base da planta, que contenham em sua fórmula as substâncias Canabidiol (CBD) e/ou Tetrahidrocanabinol (THC), nas unidades de saúde pública municipal e privada, ou conveniada ao Sistema Único de Saúde – SUS, no âmbito do município de Rio Pomba, e dá outras providências.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/pl_2036_dia_das_maes_e_dos_pais_e_da_familia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/pl_2036_dia_das_maes_e_dos_pais_e_da_familia.pdf</t>
   </si>
   <si>
     <t>Insere no calendário de eventos da Secretaria Municipal de Educação as datas comemorativas que menciona.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/pl_2042_caodominio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/pl_2042_caodominio.pdf</t>
   </si>
   <si>
     <t>Cria o projeto “Cãodomínio” comunitário de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/cordao_de_girassol.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>Reconhece o cordão de girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_2057.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_2057.pdf</t>
   </si>
   <si>
     <t>DENOMINA BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2684/pl_2058.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2684/pl_2058.pdf</t>
   </si>
   <si>
     <t>DENOMINA VILA COM O NOME DE PEDRO ROSA DE LIMA.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_2066_diarias_da_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_2066_diarias_da_camara.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de diárias pela Câmara Municipal de Rio Pomba.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>Gladstone da Saúde, Paulo Henrique da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_2081.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_2081.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº  814/1990, que dispõe sobre o serviço de táxi no município de Rio Pomba, com relação à permuta de pontos.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_resolucao_369.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_resolucao_369.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 311/2016 – Regimento Interno da Câmara, relacionado à designação de representantes do Executivo.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Demétrius Tufi, Frederico Senra Condé, Gladstone da Saúde, Ivan da Isabel, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/proposta_de_emenda_a_lei_organica_orcamento_impositivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/proposta_de_emenda_a_lei_organica_orcamento_impositivo.pdf</t>
   </si>
   <si>
     <t>INSERE DISPOSITIVOS NA LEI ORGÂNICA MUNICIPAL DISPONDO SOBRE O PERCENTUAL DE EXECUÇÃO OBRIGATÓRIA DO ORÇAMENTO MUNICIPAL COM A DENOMINAÇÃO DE EMENDAS IMPOSITIVAS.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/requerimento_no01-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/requerimento_no01-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃOES SOBRE DESCARTE IRREGULAR DE ESGOTO EM ÁREA DE PRESERVAÇÃO AMBIENTAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>Frederico Senra Condé</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimento_no02-2023_frederico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimento_no02-2023_frederico.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL COM A FINALIDADE ESPECIFICADA.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/req_3_2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/req_3_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AQUISIÇÃO E USO DE TINTA VIÁRIA E OUTROS.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_no04-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_no04-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PONTES DANIFICADAS NA ZONA RURAL.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimento_no05-2023_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimento_no05-2023_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE APLICAÇÃO DE RECURSOS NA SAÚDE.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Jorginho, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_no06-2023_raf_paulo_tuffic_ivan_jorge_glad.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_no06-2023_raf_paulo_tuffic_ivan_jorge_glad.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE APLICAÇÃO DO RECURSO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Paulo Henrique da Silva, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_no07-2023_rafa_tuffic_ivan_paulo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_no07-2023_rafa_tuffic_ivan_paulo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CARNAVAL 2023.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no08-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no08-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATAÇÃO DE PROFISSIONAIS DE APOIO ESCOLAR, ESTAGIÁRIOS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no09-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no09-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AQUISIÇÃO DE TINTA VIÁRIA E EQUIPAMENTO.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_no10-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_no10-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE MÁQUINAS DE COSTURA.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_no11-2023_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_no11-2023_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATAÇÃO DE TRANSPORTE PARA RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_no12-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_no12-2023_rafael.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATAÇÃO DE SERVIÇOS DE RADIODIFUSÃO.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no13-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no13-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE NOTIFICAÇÕES / AUTUAÇÕES DE MULTAS APLICADAS NO COMBATE À DENGUE.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no14-2023_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no14-2023_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OBRAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_no15-2023_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_no15-2023_gladstone.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI Nº1.863/2022.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>Cói do Táxi, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_no16-2023_coi_e_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_no16-2023_coi_e_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES SOBRE RECUPERAÇÃO DE PONTE RURAL.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_no17-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_no17-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATOS DE CONSULTORIA/ASSESSORIA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_no18-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_no18-2023_rafael.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RECURSOS DA PORTARIA Nº597/2023 - PISO DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n19-2023_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n19-2023_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROVIDÊNCIAS NO LOTEAMENTO PANORAMA.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no20-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no20-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EXAMES LABORATORIAIS.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_n21-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_n21-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OCORRÊNCIAS DO LOTEAMENTO JARDIM SÃO LUÍS.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_n24-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_n24-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO NOMINAL DOS OCUPANTES DE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_n26-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_n26-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ATUALIZAÇÃO DO PORTAL DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_no27-2023_rafael.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_no27-2023_rafael.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RECURSOS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_no28-2023_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_no28-2023_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES BENEFÍCIOS DA ÁREA SOCIAL.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Gladstone da Saúde, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2675/requerimento_n32-2023_glad_e_raf.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2675/requerimento_n32-2023_glad_e_raf.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROCESSO LICITATÓRIO ESPECIFICADO.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_no34-2023_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_no34-2023_demetrius.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES À AQUISIÇÃO DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimento_no35_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimento_no35_ivan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A IMPLANTAÇÃO DO PROJETO OLHO VIVO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2692/requerimento_no36_raf_fred_glad_ivan_tuf.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2692/requerimento_no36_raf_fred_glad_ivan_tuf.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A RECUPERAÇÃO DA PASSAGEM DE ÁGUA LOCALIZADA NO LINDO VALE</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_no37_raf_fred_glas_ivan_tuf.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_no37_raf_fred_glas_ivan_tuf.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A OBRA DE RECUPERAÇÃO DA RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimento_no38_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimento_no38_tuffic.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CORTE DE ÁRVORE.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2701/requerimento_no39-2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2701/requerimento_no39-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PLANO DE CONTINGÊNCIA DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_40.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a sede do Samu.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde, Rafael Vilela Martins</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2709/requerimento_41.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2709/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os programas PMAQ e Previne Brasil.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Demétrius Tufi, Ivan da Isabel</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_42.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato com a empresa FW Serviços.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2726/requerimento_43.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2726/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o direito de paridade salarial de professoras aposentadas.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Cói do Táxi, Demétrius Tufi, Gladstone da Saúde, Ivan da Isabel, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_44.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_44.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VALORES PAGOS A MENOR EM FOLHAS DE PAGAMENTO</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_45.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_45.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PAGAMENTO DO INCENTIVO FINANCEIRO ADICIONAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2760,67 +2760,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/indicacao_no468-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_no469-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/indicacao_no471-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/indicacao_no472-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_no473-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_no474-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n475-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no476-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no477-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no478-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao_no479-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no480-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no481-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no482-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no485-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no486-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no487-2023_2oed_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_no488-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_no489-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_no490-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_no491-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_no492-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no494-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no496-2023_2ed.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no497-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no498-2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no499-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no501-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no502-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no503-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no504-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no505-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no506-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no507-2023_gla_coi_jorge_maur_paulo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/indicacao_no508-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_no509-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_no510-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no511-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no512-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no513-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no514-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_n515-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no516-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no517-2023_coi_glad_paulo_jorge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no518-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_no519-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_no520-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no521-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/indicacao_no522-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/indicacao_no523-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_no524-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no525-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no526-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/indicacao_no527-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/indicacao_no528-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_no529-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no530-2023_glads.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_no531-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_no532-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/indicacao_no533-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_no534-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/indicacao_no535-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no536-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no537-2023_2oed_paulo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_n538-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_n539-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no541-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n543-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_n544-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_no545-2023_glad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_n546-2023_glad.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_no547-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2672/indicacao_n548-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2673/indicacao_no549-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2678/indicacao_no550-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2679/indicacao_no551-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2680/indicacao_no552-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no553-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2682/indicacao_no554-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2683/indicacao_no555-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2686/indicacao_no556-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2687/indicacao_no557-2023_raf_glad_tuf_fred_ivan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2688/indicacao_no558-2023_raf_glad_tuf_fred_ivan.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no559-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2695/indicacao_no560-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2696/indicacao_no561-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no562-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_no563-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_no564-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2702/indica_565.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2703/ind_566.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2704/ind_567.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_568.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2706/ind_569.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_570.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2710/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no574-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2728/indicacao_no575-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no576-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2717/indicacao_no577-2023_tuffic_glads_maur_ivan_jorge.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2718/indicacao_no578-2023_ivan_glads_mauri_tuffic_jorge_coi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2729/indicacao_no579-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2719/indicacao_no580-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2720/indicacao_no581-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/indicacao_no582-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/indicacao_no583-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no584-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacapo_no585-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_no586-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2733/indicacao_no588-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no589-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_no590-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no591-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_no592-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2735/indicacao_no593-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2737/indicacao_no594-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2736/indicacao_no595-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao_no01-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_no02-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/mocao_no03-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/mocao_no04-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/mocao_no05-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/mocao_no06-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_no07-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/mocao_no08-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/mocao_no09-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/mocao_no10-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/mocao_n11-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/mocao_no12-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2674/mocao_no13-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2685/mocao_no14-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2700/mocao_no15_glad_tuffic.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2727/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/homenagem_erica_mansoldo_salazar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/homenagem_marcio_roberto_samagaio_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2690/homenagem_jose_geraldo_brandao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/plc_35_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/pl_2020_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/3222/pl_2024_denomina_as_vias_do_panorama.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/pl_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_ldo_2024_rio_pomba.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/uso_do_canabidiol.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/pl_2036_dia_das_maes_e_dos_pais_e_da_familia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/pl_2042_caodominio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_2057.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2684/pl_2058.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_2066_diarias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_2081.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_resolucao_369.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/proposta_de_emenda_a_lei_organica_orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/requerimento_no01-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimento_no02-2023_frederico.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/req_3_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_no04-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimento_no05-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_no06-2023_raf_paulo_tuffic_ivan_jorge_glad.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_no07-2023_rafa_tuffic_ivan_paulo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no08-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no09-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_no10-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_no11-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_no12-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no13-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no14-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_no15-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_no16-2023_coi_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_no17-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_no18-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n19-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no20-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_n21-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_n24-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_n26-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_no27-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_no28-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2675/requerimento_n32-2023_glad_e_raf.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_no34-2023_demetrius.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimento_no35_ivan.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2692/requerimento_no36_raf_fred_glad_ivan_tuf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_no37_raf_fred_glas_ivan_tuf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimento_no38_tuffic.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2701/requerimento_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2709/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2726/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_45.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/indicacao_no468-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_no469-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/indicacao_no471-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/indicacao_no472-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/indicacao_no473-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/indicacao_no474-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/indicacao_n475-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no476-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no477-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no478-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao_no479-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no480-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no481-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no482-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no485-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no486-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no487-2023_2oed_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao_no488-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_no489-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_no490-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_no491-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_no492-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no494-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no496-2023_2ed.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no497-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no498-2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no499-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no501-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no502-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no503-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no504-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no505-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no506-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no507-2023_gla_coi_jorge_maur_paulo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/indicacao_no508-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/indicacao_no509-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/indicacao_no510-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no511-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no512-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no513-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no514-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_n515-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no516-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no517-2023_coi_glad_paulo_jorge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_no518-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_no519-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_no520-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no521-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2621/indicacao_no522-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2622/indicacao_no523-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_no524-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no525-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no526-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2635/indicacao_no527-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2636/indicacao_no528-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2637/indicacao_no529-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no530-2023_glads.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2644/indicacao_no531-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_no532-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2646/indicacao_no533-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_no534-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2648/indicacao_no535-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_no536-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_no537-2023_2oed_paulo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_n538-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_n539-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no541-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n543-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_n544-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_no545-2023_glad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_n546-2023_glad.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_no547-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2672/indicacao_n548-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2673/indicacao_no549-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2678/indicacao_no550-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2679/indicacao_no551-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2680/indicacao_no552-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no553-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2682/indicacao_no554-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2683/indicacao_no555-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2686/indicacao_no556-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2687/indicacao_no557-2023_raf_glad_tuf_fred_ivan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2688/indicacao_no558-2023_raf_glad_tuf_fred_ivan.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no559-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2695/indicacao_no560-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2696/indicacao_no561-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no562-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_no563-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_no564-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2702/indica_565.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2703/ind_566.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2704/ind_567.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_568.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2706/ind_569.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_570.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2710/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no574-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2728/indicacao_no575-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no576-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2717/indicacao_no577-2023_tuffic_glads_maur_ivan_jorge.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2718/indicacao_no578-2023_ivan_glads_mauri_tuffic_jorge_coi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2729/indicacao_no579-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2719/indicacao_no580-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2720/indicacao_no581-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/indicacao_no582-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/indicacao_no583-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no584-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacapo_no585-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_no586-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2733/indicacao_no588-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no589-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_no590-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no591-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_no592-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2735/indicacao_no593-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2737/indicacao_no594-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2736/indicacao_no595-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao_no01-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_no02-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2615/mocao_no03-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2616/mocao_no04-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2617/mocao_no05-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2618/mocao_no06-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_no07-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2630/mocao_no08-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2631/mocao_no09-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2640/mocao_no10-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2654/mocao_n11-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2655/mocao_no12-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2674/mocao_no13-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2685/mocao_no14-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2700/mocao_no15_glad_tuffic.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2727/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2620/homenagem_erica_mansoldo_salazar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2653/homenagem_marcio_roberto_samagaio_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2690/homenagem_jose_geraldo_brandao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2662/plc_35_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/pl_2020_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/3222/pl_2024_denomina_as_vias_do_panorama.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2619/pl_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_ldo_2024_rio_pomba.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2632/uso_do_canabidiol.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2664/pl_2036_dia_das_maes_e_dos_pais_e_da_familia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2642/pl_2042_caodominio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2665/cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_2057.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2684/pl_2058.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_2066_diarias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_2081.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_resolucao_369.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2604/proposta_de_emenda_a_lei_organica_orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/requerimento_no01-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimento_no02-2023_frederico.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/req_3_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_no04-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimento_no05-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_no06-2023_raf_paulo_tuffic_ivan_jorge_glad.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_no07-2023_rafa_tuffic_ivan_paulo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_no08-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/requerimento_no09-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_no10-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_no11-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_no12-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_no13-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2614/requerimento_no14-2023_coi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_no15-2023_gladstone.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_no16-2023_coi_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_no17-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_no18-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n19-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no20-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_n21-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_n24-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_n26-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_no27-2023_rafael.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_no28-2023_tuffic.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2675/requerimento_n32-2023_glad_e_raf.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_no34-2023_demetrius.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimento_no35_ivan.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2692/requerimento_no36_raf_fred_glad_ivan_tuf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_no37_raf_fred_glas_ivan_tuf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimento_no38_tuffic.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2701/requerimento_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2709/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2726/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_45.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>