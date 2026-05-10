--- v1 (2026-02-28)
+++ v2 (2026-05-10)
@@ -54,4779 +54,4779 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n01-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n01-2025_jorge.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE MIRANTE TURÍSTICO</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n02-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n02-2025_jorge.pdf</t>
   </si>
   <si>
     <t>PASSEIO NO TREVO</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cói do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n03-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n03-2025_coi.pdf</t>
   </si>
   <si>
     <t>PERMANÊNCIA DE COMUNIDADE EM PSF 6</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n04-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n04-2025_coi.pdf</t>
   </si>
   <si>
     <t>MURO DE ARRIMO NA RUA CORONEL JOSÉ FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n05-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n05-2025_jorge.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE ALUNOS</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n06-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n06-2025_jorge.pdf</t>
   </si>
   <si>
     <t>ADITIVO NO BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n07-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n07-2025_coi.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DE PRAÇA NO LOTEAMENTO NOVA ERA</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Celsinho ET</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no08-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no08-2025_celso.pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA PONTE SOBRE O RIO SÃO MANOEL.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n09-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n09-2025_celso.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DE LED NO BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ivan da Isabel</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n10-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n10-2025_ivan.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA (PASSEIO) COM ACESSIBILIDADE</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n11-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n11-2025_ivan.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA (PASSEIO) COM ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n12-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n12-2025_celso.pdf</t>
   </si>
   <si>
     <t>POSTE DE REDE ELÉTRICA</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n13-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n13-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA PONTE RURAL DE CANDONGAS</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n14-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n14-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE PRÓXIMO DA RODOVIÁRIA</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n15-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n15-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>PASSAGEM ELEVADA</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Imaculada Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n16-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n16-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NA RUA CEL. CARLOS MENDES PEIXOTO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n17-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n17-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO NO SISTEMA DE INFORMATIZAÇÃO DO CEMITÉRIO MUNICIPAL E DEMAIS MELHORIAS.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n18-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n18-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE SOPRADOR (ASPIRADOR)</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n19-2025_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n19-2025_gladstone.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO VALOR DO AUXILIO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Demétrius Tufi</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n20-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n20-2025_tufi.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CRIAÇÃO, REGULAMENTAÇÃO E IMPLANTAÇÃO DO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n21-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n21-2025_tufi.pdf</t>
   </si>
   <si>
     <t>ENERGIA FOTOVOLTAICA NOS PRÉDIOS PÚBLICOS</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n22-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n22-2025_tufi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA PRAÇA JOAQUIM ALVES DE ARAÚJO.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_n23-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_n23-2025_jorge.pdf</t>
   </si>
   <si>
     <t>RECEBIMENTO DE IMÓVEL EM DOAÇÃO - UNIDOS DO TEJUCO</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n24-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n24-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO E REFORMA DOS SANITÁRIOS PÚBLICOS DA PRAÇA ALCIDES MARANGON MACEDO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n25-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n25-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>GUARITAS (ABRIGOS) EM TODOS OS PONTOS DE ÔNIBUS CIRCULAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n26-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n26-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS NAS PRAÇAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n27-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n27-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA EM TODAS AS RUAS E ZONAS RURAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n28-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n28-2025_ivan.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SISTEMA DE HIDRATAÇÃO NA PRAÇA DR. ÚLTIMO DE CARVALHO</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n29-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n29-2025_tufi.pdf</t>
   </si>
   <si>
     <t>INVESTIMENTO EM MOBILIÁRIOS URBANOS</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n31-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n31-2025_coi.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO VALOR DO ALUGUEL SOCIAL.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cói do Táxi, Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n32-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n32-2025_coi.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DE DIÁRIA DOS MOTORISTAS DA PREFEITURA</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n33-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n33-2025_coi.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA RUA ANTÔNIO MOTA CAMPOS</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n34-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n34-2025_celso.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E EXTENSÃO DE ILUMINAÇÃO PÚBLICA NAS RUAS PROJETADAS NO BAIRRO SANTA ISABEL</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n35-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n35-2025_celso.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E EXTENSÃO DE ILUMINAÇÃO PÚBLICA, FINAL DA RUA ANTÔNIO MOTA CAMPOS BAIRRO SANTA ISABEL</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n36-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n36-2025_jorge.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE PÚBLICO REGULAR NA VILA DO IF</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n37-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n37-2025_tufi.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA DA JUVENTUDE</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n38-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n38-2025_tufi.pdf</t>
   </si>
   <si>
     <t>REFORMULAÇÃO E REAJUSTE DA REMUNERAÇÃO DO PROJETO JUVENTUDE ATIVA (PRO-JÓVEM)</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n39-2025_tufic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n39-2025_tufic.pdf</t>
   </si>
   <si>
     <t>VEÍCULO COLETIVO PARA A SECRETARIA DE ESPORTES.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n41-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n41-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE DE CONCRETO NO BOMJARDIM</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/indicacao_n42-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/indicacao_n42-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA CEL. FRANCISCO VIEIRA BOMTEMPO</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n43-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n43-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>ESTABELECIMENTO DE TÍTULOS NOS CONCURSOS E PROCESSOS SELETIVOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Ivan da Isabel, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n44-2025_ivan_e_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n44-2025_ivan_e_romeu.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n45-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n45-2025_ivan.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO EM ESTRADA RURAL DE CARMOS.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n46-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n46-2025_ivan.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUAS NO BAIRRO SOL NASCENTE</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n48-2025_tufic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n48-2025_tufic.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIO (CALÇADA)</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n49-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n49-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE PARAR E ESTACIONAR EM TRECHO DA RUA PÉRICLES DE QUEIROZ.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n50-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n50-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA AV. DO CONTORNO - TRECHO DA MG-133</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n51-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n51-2025_coi.pdf</t>
   </si>
   <si>
     <t>PULVERIZAÇÃO COM O CARRO FUMACÊ NA CIDADE</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n52-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n52-2025_celso.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS NAS RUAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n53-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n53-2025_ivan.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RELÓGIO DIGITAL NA PRAÇA DR. ÚLTIMO DE CARVALHO.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n54-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n54-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANTEIRO EM FORMA CIRCULAR</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n55-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n55-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>VEÍCULO DESTINADO PARA TRANSPORTE ELETIVO NA SAÚDE</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_n56-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_n56-2025_coi.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TREVO DE ACESSO AO BAIRRO LINDO VALE.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_n57-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_n57-2025_coi.pdf</t>
   </si>
   <si>
     <t>DAR CUMPRIMENTO NA LEI N°1.922/2023</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_n58-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_n58-2025_celso.pdf</t>
   </si>
   <si>
     <t>COBERTURA NA PRAÇA RUY BATISTA SANTIAGO</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_n59-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_n59-2025_glads.pdf</t>
   </si>
   <si>
     <t>INCENTIVO FINANCEIRO ADICIONAL AOS ACS E ACE</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n60-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n60-2025_glads.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESCOLA MUNICIPAL SEVERINO DA COSTA VIEIRA DO BOMJARDIM DE CIMA</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n61-2025_tufic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n61-2025_tufic.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO GERAL DOS BUEIROS E PONTOS DE VERIFICAÇÃO DA AV. MANOEL FERNANDES.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n62-2025_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n62-2025_romeu.pdf</t>
   </si>
   <si>
     <t>PRAÇA VEREADOR JOAQUIM NUNES</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n63-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n63-2025_tufi.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA COMUNIDADE RURAL DA SERRINHA</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n64-2025__tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n64-2025__tufi.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO DA PRAÇA GOVERNADOR MILTON CAMPOS</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_n65-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_n65-2025_tufi.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA CASUARINA, BAIRRO BELVEDERE</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n66-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n66-2025_coi.pdf</t>
   </si>
   <si>
     <t>PROPÕE AO EXECUTIVO A POSSIBILIDADE DE CRIAÇÃO DE UM CENTRO DE FISIOTERAPIA NA ANTIGA VACA MECÂNICA - AMÉLIA.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n67-2025_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n67-2025_tuffi.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA PÚBLICA</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n68-2025_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n68-2025_tuffi.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE INSALUBRIDADE PARA VARREDORES DE RUA.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n69-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n69-2025_glads.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n70-2025_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n70-2025_romeu.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO SISTEMA TEVAP COMO POLITICA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n71-2025_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n71-2025_romeu.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n72-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n72-2025_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA EM HOMENAGEM AO SYLVIO CAIAFFA MENDONÇA NO MUSEU HISTÓRICO DE RIO POMBA.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n73-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n73-2025_celso.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO NO PARQUINHO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL DE REGULAMENTAÇÃO NA RUA ANTÔNIO MOTA CAMPOS</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n75-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n75-2025_glads.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESCOLAS RURAIS DO MONTE ALEGRE E CANDONGAS.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n77-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n77-2025_coi.pdf</t>
   </si>
   <si>
     <t>CONCEDER ADICIONAL DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS DO MUNICÍPIO DE RIO POMBA.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n78-2025_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n78-2025_tuffi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n79-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n79-2025_jorge.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA QUADRA DO CRAS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n80-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n80-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS IMEDIAÇÕES DA RUA HENRIQUE DIAS SARAIVA</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n82-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n82-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>PROCEDER LIMPEZA E REVITALIZAÇÃO NA PRAÇA PREFEITO MESSIAS PEREIRA BAÍA</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n83-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n83-2025_coi.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DAS EMENDAS IMPOSITIVAS</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_n84-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_n84-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CORRIMÃO</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_n85-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_n85-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIRO</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_n86-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_n86-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIRO NA AV. PROF. JOÃO BATISTA SANTIAGO</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n87-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n87-2025_jorge.pdf</t>
   </si>
   <si>
     <t>RECANTO SITIO DA LOLA.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n88-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n88-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>REPAROS EM CORRIMÃO</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/indicacao_n89-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/indicacao_n89-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>CENTRO ESPECIALIZADO PARA ATENÇÃO AO IDOSO</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Celsinho ET, Cói do Táxi, Gladstone da Saúde, Imaculada Enfermeira, Ivan da Isabel, Juscélio Bernardino, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n90-2025_romeu_e_outros.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n90-2025_romeu_e_outros.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_n91-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_n91-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>REIMPLANTAÇÃO DO ESTACIONAMENTO ROTATIVO NO CENTRO</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_n92-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_n92-2025_glads.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SINAL DE TELEFONIA CELULAR E DE SERVIÇO DE INTERNET</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_n93-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_n93-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO PROGRAMA DE CASTRAÇÃO NA ZONA RURAL</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_n94-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_n94-2025_tufi.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO (LOGRADOUROS)</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_n95-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_n95-2025_tufi.pdf</t>
   </si>
   <si>
     <t>PASSAGEM ELEVADA PARA PEDESTRES NO BAIRRO JARDIM AMÉRICA</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_n96-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_n96-2025_tufi.pdf</t>
   </si>
   <si>
     <t>SEDE PARA O CORPO DE BOMBEIROS E O SAMU NO ANTIGO PÁTIO DO DER/MG.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n97-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n97-2025_coi.pdf</t>
   </si>
   <si>
     <t>ÁREA DESIGNADA OU LOCAL APROPRIADO PARA A PRÁTICA DO GRAU DE RUA "WEELING".</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n98-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n98-2025_coi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLAYGROUND NO BAIRRO JOSÉ MENDONÇA DOS REIS</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_n99-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_n99-2025_coi.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO ÀS MARGENS DA MG-133, PRÓXIMO DO ROSA MÍSTICA E LIMPEZA DO BAIRRO.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n100-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n100-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DA EMISSÃO DE RUÍDOS EXCESSIVOS EM ESCAPAMENTOS DE MOTOCICLETAS NO MUNICÍPIO DE RIO POMBA</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n101-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n101-2025_celso.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DO FINAL DA RUA LUIZA ALVIM</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n102-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n102-2025_coi.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM CAMINHÃO COMPACTADOR DE LIXO</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n103-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n103-2025_ivan.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE MAIS MÉDICOS E MELHORA DO ATENDIMENTO DO PROGRAMA SAÚDE DA FAMÍLIA (PSFs 1 e 2)</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n104-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n104-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO DA PONTE SOBRE O RIO SÃO MANOEL</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n105-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n105-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>MURO DE ARRIMO NO ALMOXARIFADO</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n106-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n106-2025_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO TERMINAL RODOVIÁRIO DE RIO POMBA</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n107-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n107-2025_tufi.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA MUNICIPAL DE ADOÇÃO RESPONSÁVEL DE PEQUENOS ANIMAIS (ADOTA PET)</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n108-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n108-2025_tufi.pdf</t>
   </si>
   <si>
     <t>USINA SOLAR SOCIAL</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n109-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n109-2025_tufi.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO DE INCLUSÃO DIGITAL PARA IDOSOS.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n110-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n110-2025_coi.pdf</t>
   </si>
   <si>
     <t>CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Ivan da Isabel, Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n111-2025_juscelio_e_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n111-2025_juscelio_e_ivan.pdf</t>
   </si>
   <si>
     <t>AFASTADOR DE REDE ELÉTRICA</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n112-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n112-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA TURISTICA "I LOVE RIO POMBA"</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n113-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n113-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SISTEMA DE HIDRATAÇÃO NA PRAÇA DO COMPROMISSO.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Celsinho ET, Imaculada Enfermeira, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n114-2025_imaculada_jorge_e_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n114-2025_imaculada_jorge_e_celso.pdf</t>
   </si>
   <si>
     <t>AÇÃO DE SAÚDE OCULAR EM PARCERIA COM O SIMSAÚDE.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n115-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n115-2025_jorge.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇO DE LUZ E LUMINÁRIA EM LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n116-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n116-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE PASSEIOS (CALÇADAS)</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n117-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n117-2025_jorge.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA ESTRADA RURAL QUE DÁ ACESSO A E.T.A (COPASA) BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n118-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n118-2025_coi.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DA ALAMEDA DOS INCONFIDENTES COM A RUA DIÓGENES COELHO GOMES.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n119-2025_celso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n119-2025_celso.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA ZONA RURAL DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n120-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n120-2025_jorge.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO(a) NEUROPEDIATRA PARA ATENDER CRIANÇAS DE 0 A 6 ANOS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n121-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n121-2025_tufi.pdf</t>
   </si>
   <si>
     <t>BUEIROS NO DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n122-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n122-2025_tufi.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO ROSA MÍSTICA</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n123-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n123-2025_tufi.pdf</t>
   </si>
   <si>
     <t>TROCA DE CAIXA D'ÁGUA DA COMUNIDADE RURAL DA SERRINHA.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n124-2025_ivan.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n124-2025_ivan.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM CORRIMÃO DA PONTE NA ZONA RURAL PASSA CINCO E DEMAIS PONTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_n125-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_n125-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na Rua Divino de Oliveira.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_n126-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_n126-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>Desobstrução das canaletas e bocas de lobo da Av. do Contorno.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_n127-2025_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_n127-2025_juscelio.pdf</t>
   </si>
   <si>
     <t>Prestação de assistência às famílias de dependentes químicos internados em clínicas particulares.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_n128-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_n128-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL E HORIZONTAL (PINTURA NO SOLO), PARA IDENTIFICAÇÃO DE VAGA EM FRENTE A TODAS AS FARMÁCIAS DO MUNICÍPIO E NO HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_n129-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_n129-2025_tufi.pdf</t>
   </si>
   <si>
     <t>VIVEIRO MUNICIPAL</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_n130-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_n130-2025_tufi.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ZELADOR(A) AMBIENTAL "JARDINEIRO".</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_n131-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_n131-2025_tufi.pdf</t>
   </si>
   <si>
     <t>SACOLA VERDE</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_n132-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_n132-2025_jorge.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DE LED NAS RUAS CEL. JOÃO BENTO E JOVIANO TEIXEIRA.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_n134-2025_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_n134-2025_demetrius.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros e instalação de bebedouro na quadra do Cras.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_n135-2025_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_n135-2025_demetrius.pdf</t>
   </si>
   <si>
     <t>Construção de um centro de capacitação com salas para oficinas e projetos sociais desenvolvidos pelo município.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_n136-2025_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_n136-2025_gladstone.pdf</t>
   </si>
   <si>
     <t>Contratação de um profissional fonoaudiólogo.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_n137-2025_gladstone.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_n137-2025_gladstone.pdf</t>
   </si>
   <si>
     <t>Contratação de profissionais fisioterapêutas.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_n138-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_n138-2025_coi.pdf</t>
   </si>
   <si>
     <t>Pagamento do abono salarial do valor do FUNDEB aos profissionais da educação.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_139.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Academias ao ar livre.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_n140-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_n140-2025_coi.pdf</t>
   </si>
   <si>
     <t>Revisão do valor do vencimento dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_n141-2025_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_n141-2025_demetrius.pdf</t>
   </si>
   <si>
     <t>Iluminação das pontes do perímetro urbano.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_n142-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_n142-2025_jorge.pdf</t>
   </si>
   <si>
     <t>Minuto Câmara.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/indicacao_n143-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/indicacao_n143-2025_jorge.pdf</t>
   </si>
   <si>
     <t>Reparo em passagem de águas com manilha no Bomjardim de Dentro.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/indicacao_n144-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/indicacao_n144-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça do Compromisso.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/indicacao_n145-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/indicacao_n145-2025_jorge.pdf</t>
   </si>
   <si>
     <t>Extensão do horário de funcionamento da feira livre.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_n146-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_n146-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>Canalização com manilhas e drenagem no Bomjardim.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/ind_148.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/ind_148.pdf</t>
   </si>
   <si>
     <t>Transporte da saúde para atender moradores do bairro Panorama.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_149.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Limpeza na quadra da exposição.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_150.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_150.pdf</t>
   </si>
   <si>
     <t>Cadeira de rodas na capela mortuária municipal.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_151.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Asfaltamento na Serrinha.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_n152-25_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_n152-25_juscelio.pdf</t>
   </si>
   <si>
     <t>CONTROLE DE ANIMAIS PEÇONHENTOS NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3071/ind_153.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3071/ind_153.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para realização de estudo técnico de trânsito no município.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_154.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_154.pdf</t>
   </si>
   <si>
     <t>Neurologista para atuar na rede pública de saúde</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_155.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_155.pdf</t>
   </si>
   <si>
     <t>Substituição de lixeiras coletivas.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/ind_156.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/ind_156.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Francisco Lucas Esteves.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/ind_157.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/ind_157.pdf</t>
   </si>
   <si>
     <t>Criação ou ampliação do cemitério municipal.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_158.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_158.pdf</t>
   </si>
   <si>
     <t>Criação de cemitério público municipal para animais de estimação.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_159.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_159.pdf</t>
   </si>
   <si>
     <t>Ônibus circular aos domingos.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3077/ind_160.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3077/ind_160.pdf</t>
   </si>
   <si>
     <t>Aumento do teto MAC (média e alta complexidade) da saúde.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_161.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_161.pdf</t>
   </si>
   <si>
     <t>Realocação do ponto de táxi localizado ao lado do hospital.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_162.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_162.pdf</t>
   </si>
   <si>
     <t>Construção de ponte de concreto no Monte Alegre e Neblina.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_163.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_163.pdf</t>
   </si>
   <si>
     <t>Asfaltamento e iluminação no estacionamento do cemitério municipal e pintura das placas com numeração do túmulos ao nível do chão.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_164.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Asfaltamento em torno da capela mortuária.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_165.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_165.pdf</t>
   </si>
   <si>
     <t>Base Móvel de Coordenação e Controle da Polícia Militar (BMCC).</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/ind_166.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/ind_166.pdf</t>
   </si>
   <si>
     <t>Placa de sinalização vertical de “sentido proibido”.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_167.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_167.pdf</t>
   </si>
   <si>
     <t>melhorias no muro de contenção das “Casas Populares”.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_168.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Academia ao ar livre no Caps.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/ind_169.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/ind_169.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Cel. Cláudio Gomes Pereira.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/ind_170.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/ind_170.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemitério municipal.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_171.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Melhorias no loteamento Jardim São Luís.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_172.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Obras de calçamento ou asfaltamento em pontos críticos nas comunidades rurais de Formigas e Vogados.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_173.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça do Rosário.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_174.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Homenagem ao ex-Vereador Antônio Roque.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/ind_176.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/ind_176.pdf</t>
   </si>
   <si>
     <t>Manutenção bueiro próximo ao Posto Canário.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_177.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade próximo do Loteamento Panorama.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_n178-25_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_n178-25_juscelio.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE DENTISTA NO PSF-1(DARCY ALVIM BARRA)</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_179.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Instalação de bueiro em frente a Igreja Assembleia de Deus Ministério de Rio Pomba.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_180.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Calçamento com sistema de drenagem no inicio da estrada rural Gonçalves/Vogados.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_181.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_181.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros da rodoviária.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_182.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Construção de praça no alto do Morro do Cabo Geraldo.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/ind_183.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/ind_183.pdf</t>
   </si>
   <si>
     <t>Restauração da calçada em frente à Clinerp.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_n184-25_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_n184-25_imaculada.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E SUBSTITUIÇÃO DE LÂMPADAS NA PRAÇA MINISTRO ODILON BRAGA</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3129/ind_185.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3129/ind_185.pdf</t>
   </si>
   <si>
     <t>Melhorias no campo de futebol dos Coelhos.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/ind_186.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/ind_186.pdf</t>
   </si>
   <si>
     <t>Providências na antiga capela mortuária.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/prop_187-25_juscelio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/prop_187-25_juscelio.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA PROFESSORES, AUXILIARES E DEMAIS FUNCIONÁRIOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_189.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_189.pdf</t>
   </si>
   <si>
     <t>Calçamento da estrada Barra do Bomjardim.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3150/indicacao_190-25_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3150/indicacao_190-25_imaculada.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MINIROTATÓRIA COM SINALIZAÇÃO NOS CRUZAMENTOS DA AV. PREF. PAULO DE T. FURTADO A RUA LUIZ FURTADO FILHO – DISTRITO INDUSTRIAL/LOTEAMENTO SÃO LUÍS.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_193.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_193.pdf</t>
   </si>
   <si>
     <t>Grade de proteção na Rua Cel. Francisco Vieira.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/ind_194.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/ind_194.pdf</t>
   </si>
   <si>
     <t>Disponibilização de banho e cuidados para moradores de rua.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_195.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_195.pdf</t>
   </si>
   <si>
     <t>Aquisição de kit para a defesa civil.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Demétrius Tufi, Imaculada Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_196.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_196.pdf</t>
   </si>
   <si>
     <t>Investimentos na área de segurança pública.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/indicacao_n197-25_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/indicacao_n197-25_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA VILA GOMES</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/indicacao_n199-25_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/indicacao_n199-25_coi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PASSAGENS ELEVADAS NAS LATERAIS DA IGREJA NOSSA SENHORA DO ROSÁRIO</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_n200-25_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_n200-25_coi.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE PATRIMÔNIO IMATERIAL DA BANDA DA ESCOLA ESTADUAL JOSÉ BORGES DE MORAIS (GINÁSIO)</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/indicacao_n201-25_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/indicacao_n201-25_demetrius.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NO JARDIM AMÉRICA</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_n202-25_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_n202-25_demetrius.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA CASUARINA</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/indicacao_n203-25_demetrius.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/indicacao_n203-25_demetrius.pdf</t>
   </si>
   <si>
     <t>SAÚDE BUCAL</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_n204-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_n204-25_jorge.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO EM MORRO ÍNGRIME NO BOMJARDIM</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_n205-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_n205-25_jorge.pdf</t>
   </si>
   <si>
     <t>DAR CUMPRIMENTO NA LEI N°1.885/2023 (CASAMENTO COMUNITÁRIO)</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_n206-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_n206-25_jorge.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO E DRENAGEM DAS ÁGUAS PLUVIAIS NA ESTRADA RURAL DA COMUNIDADE DOS LEANDROS</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/ind_207.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/ind_207.pdf</t>
   </si>
   <si>
     <t>Substituição do atual cartão de vale-alimentação.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/ind_208.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/ind_208.pdf</t>
   </si>
   <si>
     <t>Solucionar a falta de água na Serrinha.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/ind_209.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/ind_209.pdf</t>
   </si>
   <si>
     <t>Drenagem na Rua Jorge Vieira Bomtempo.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Instalação de telas protetoras nos bueiros.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_211.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_211.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Av. Jornalista José de Assis Vieira.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_212.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_212.pdf</t>
   </si>
   <si>
     <t>Repasse do valor integral do auxílio-alimentação.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_213.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_213.pdf</t>
   </si>
   <si>
     <t>Ampliação gradual do programa Olho Vivo.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_214.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_214_-_2025_-_celso.pdf</t>
   </si>
   <si>
     <t>Acostamento na Av. do Contorno, próximo à Rua Geralda Canônico de Freitas.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_215.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/indicacao_215_-_2025_-_celso.pdf</t>
   </si>
   <si>
     <t>Paisagismo na Praça Ruy Batista Santiago.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_216.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_216.pdf</t>
   </si>
   <si>
     <t>Sinalização nas imediações do Lar Lygia Cunha, Rua Tomé Borges.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_217.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_217.pdf</t>
   </si>
   <si>
     <t>Sinalização na Rua Cel. José Furtado de Mendonça.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_218.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_218.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na estrada que dá acesso à Fazenda Penacho.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_221.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_221.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeira próximo ao Posto Gal.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_222.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_222.pdf</t>
   </si>
   <si>
     <t>Limpeza nas ruas do Jardim São Luiz.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_n225-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_n225-2025_glads.pdf</t>
   </si>
   <si>
     <t>PINTURA DOS QUEBRA-MOLAS E MANUTENÇÃO DA SINALIZAÇÃO VERTICAL NA AVENIDA DO CONTORNO</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_n226-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_n226-2025_glads.pdf</t>
   </si>
   <si>
     <t>PASSAGEM ELEVADA PARA PEDESTRES NA RUA PADRE MANOEL EM FRENTE AO IEADAL KIDS</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/indicacao_n227-2025_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/indicacao_n227-2025_glads.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA EM PONTO DE TÁXI</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/indicacao_n228-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/indicacao_n228-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO EM PONTE DE MADEIRA NA COMUNIDADE RURAL DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_n229-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_n229-2025_tufi.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DE ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_n230-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_n230-2025_tufi.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E MELHORIAS NA AV. MANOEL FERNANDES</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_n231-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_n231-2025_tufi.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE PATRIMÔNIO IMATERIAL DO DOCE DE LEITE PASTOSO BOREAL</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_n232-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_n232-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REPARO E MANUTENÇÃO NA ESTRADA RURAL DO BOMJARDIM DE CIMA</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_n233-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_n233-2025_jorge.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TERRENO LOCALIZADO NO TREVO QUE DA ACESSO AO IF, EM FRENTE A SOMA NUTRIÇÃO ANIMAL</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/indicacao_n234-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/indicacao_n234-2025_jorge.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRITA (BRITÃO) EM TRECHOS DA AV. MANOEL FERNANDES</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacao_n235-2025_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacao_n235-2025_romeu.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS EDUCATIVAS EM LOCAIS COM MAIOR INCIDÊNCIA DE ABANDONO DE ANIMAIS</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacao_n236-2025_romeu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacao_n236-2025_romeu.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO NA ESTRADA RURAL DE SOBRADINHO</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/indicacao_n237-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/indicacao_n237-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO LOCAL CONHECIDO COMO BECO DA PASSAGEM – BAIRRO NOSSA SENHORA DAS GRAÇAS</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/indicacao_n238-2025_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/indicacao_n238-2025_imaculada.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO E MELHORIAS DE INFRAESTRUTURA NO BAIRRO ROSA MÍSTICA</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/indicacao_n239-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/indicacao_n239-2025_coi.pdf</t>
   </si>
   <si>
     <t>RETORNO DA ESPECIALIDADE DE PEDIATRIA NO PSF-2 – DR. JOSÉ REIS SANTOS</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_n240-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_n240-2025_coi.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA ESTRADA RURAL VENDINHA/GRANATOS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/indicacao_n241-2025_tufic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/indicacao_n241-2025_tufic.pdf</t>
   </si>
   <si>
     <t>PRAÇA OU ESPAÇO SENSORIAL</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/indicacao_n242-2025_tufic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/indicacao_n242-2025_tufic.pdf</t>
   </si>
   <si>
     <t>REFORMA DE CALÇAMENTO E REDUTOR DE VELOCIDADE NA RUA FRANCISCO VIEIRA BOMTEMPO</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_n243-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_n243-2025_coi.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE “PROIBIDO PARAR E ESTACIONAR” NO LOTEAMENTO NOVA ERA EM RUA QUE MENCIONA</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Demétrius Tufi, Gladstone da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_n244-2025_tufi_e_glads.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_n244-2025_tufi_e_glads.pdf</t>
   </si>
   <si>
     <t>INTEGRAÇÃO AO SISTEMA HÉLIOS DA PMMG (MURALHAS MUNICIPAIS)</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/indicacao_no245-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/indicacao_no245-25_jorge.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDO, JUNTO AO DER/MG, PARA MELHORIA DO TREVO DE ACESSO ÀS RODOVIAS MG-265 E MG-133</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/indicacao_n246-25_imaculada.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/indicacao_n246-25_imaculada.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E SUBSTITUIÇÃO DO ATUAL SIMBOLO DE ACESSIBILIDADE PELO NOVO SIMBOLO INTERNACIONAL DE ACESSIBILIDADE</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/indicacao_n247-25_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/indicacao_n247-25_tuffi.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TOTEM PARA CARREGAMENTO DE CELULARES EM ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/indicacao_n248-25_tuffi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/indicacao_n248-25_tuffi.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CALÇAMENTO DA VILA ARAÚJO</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/indicacao_n249-25_tuffic.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/indicacao_n249-25_tuffic.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPAROS NA PRAÇA VEREADOR MUNDICO</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_n250-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_n250-25_jorge.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSO PÚBLICO PARA PROFISSIONAIS DE APOIO E MONITORES NO ÂMBITO DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/indicacao_n251-25_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/indicacao_n251-25_jorge.pdf</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_252.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_252.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE INSTRUTOR PARA ORIENTAÇÃO NAS ACADEMIAS AO AR LIVRE DO MUNICIPIO</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_253.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BARRAS PARA EXERCÍCIOS FÍSICOS EM ACADEMIAS AO AR LIVRE EXISTENTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_254.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_254.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DO VALOR DA FEIRA SOLIDÁRIA</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_255.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_255.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REGULARIZAÇÃO DO FUNCIONAMENTO DA TORRE DE TRANSMISSÇÃO DE TV</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/indicacao_256.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/indicacao_256.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NOS LOGRADOUROS QUE MENCIONA.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/indicacao_257.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/indicacao_257.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO LEITO DA RUA FRANCISCO DOS REIS ALELUIA.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_n01-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_n01-2025_jorge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A VERÔNICA DA SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_no_02_neiva_kirry_leal.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_no_02_neiva_kirry_leal.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Neiva Kerry Leal.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/mocao_03_paulinho_da_racao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/mocao_03_paulinho_da_racao.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Paulo Roberto Gaudereto Alves.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/mocao_04_reynaldo_marques.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/mocao_04_reynaldo_marques.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Reynaldo Marques de Ascenção.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/mocao_5.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/mocao_5.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Banda do Ginásio.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/mocao_6.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/mocao_6.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Dênis Zanetti Quintão.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/mocao_7.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/mocao_7.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Fabrícia Nunes Noronha.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/mocao_8.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/mocao_8.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos motoristas da Educação.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3166/mocao_9.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3166/mocao_9.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos motoristas da Saúde.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/mocao_10.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/mocao_10.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Nauru Mendes Martins.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/mocao_11.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/mocao_11.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Yohanes Sebastian da Silva.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/mocao_12.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/mocao_12.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Anselmo Senra Silva.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/mocao_13.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/mocao_13.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao casal Nélson e Ana Moreira.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/mocao_14.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao dr. Célio Alcides Amaral Domingues.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/mocao_15.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/mocao_15.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à dra. Ciléia Baesso Canônico Lopes.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/mocao_16.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/mocao_16.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Manoel do Rosário Pereira.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/mocao_17.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/mocao_17.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a José Cláudio da Silva.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/mocao_18.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/mocao_18.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Ovídio Homem Campos.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/mocao_19.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/mocao_19.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Luiz Gonzaga Beraldo.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/mocao_20.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/mocao_20.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Jorge Arrighi Condé.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/mocao_21_maria_imaculada_nunes.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/mocao_21_maria_imaculada_nunes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Maria Imaculada Nunes.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_22_felipe_almeida_de_mello.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_22_felipe_almeida_de_mello.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Felipe Almeida de Mello.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mocao_23_maria_vitoria_ferreira_mendes.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mocao_23_maria_vitoria_ferreira_mendes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Maria Vitória Ferreira Mendes.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_24_maria_marta_de_oliveira.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_24_maria_marta_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Maria Marta de Oliveira.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>Celsinho ET, Cói do Táxi, Demétrius Tufi, Gladstone da Saúde, Imaculada Enfermeira, Ivan da Isabel, Jorginho, Juscélio Bernardino, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/mocao_de_repudio_n25-2025_todos_copasa.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/mocao_de_repudio_n25-2025_todos_copasa.pdf</t>
   </si>
   <si>
     <t>Repúdio à proposta de privatização da Copasa.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/mocao_de_repudio_n26-2025_decreto_fed.12.686_apaes_8_assinaram.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/mocao_de_repudio_n26-2025_decreto_fed.12.686_apaes_8_assinaram.pdf</t>
   </si>
   <si>
     <t>Repúdio ao Decreto Federal nº 12.686, política nacional de educação especial inclusiva.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/parecer_contas_2023.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/parecer_contas_2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA DE RIO POMBA DO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/pdl_228_homenagem.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/pdl_228_homenagem.pdf</t>
   </si>
   <si>
     <t>Outorga homenagem de honra ao mérito e dá outras providências.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/pdl_229_veto.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/pdl_229_veto.pdf</t>
   </si>
   <si>
     <t>Mantém veto ao Projeto de Lei Complementar nº 43, que altera dispositivos da Lei nº 934/94, que Institui o Código de Posturas Municipal.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/pdl_230_homenagem_wagner.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/pdl_230_homenagem_wagner.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/pdl_231_homenagem_magno.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/pdl_231_homenagem_magno.pdf</t>
   </si>
   <si>
     <t>OUTORGA HOMENAGEM DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/pdl_232_dr._wendel.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/pdl_232_dr._wendel.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadão honorário e dá outras providências.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/pdl_233_joao_braga.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/pdl_233_joao_braga.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/pdl_234_ana_pimentel.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/pdl_234_ana_pimentel.pdf</t>
   </si>
   <si>
     <t>Outorga homenagem de cidadania benemérita e dá outras providências.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/pdl_235_maria_helena.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/pdl_235_maria_helena.pdf</t>
   </si>
   <si>
     <t>Outorga homenagem de cidadania honorária e dá outras providências.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>MANTÉM VETO A EMENDAS NÃO IMPOSITIVAS AO PROJETO DE LEI Nº 2.217/2025.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fernando Antônio Dutra Macedo</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/plc_41_altera_regime_juridico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/plc_41_altera_regime_juridico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 17/2015, que Dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/plc_42_acs_e_ace.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/plc_42_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas para os cargos públicos de agente comunitário de saúde e agente de combate à endemias criados pela Lei Complementar nº 23, de 25 de setembro de 2019.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_43_mato_terrenos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_43_mato_terrenos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 934/94, que Institui o Código de Posturas Municipal.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/plc_44_descontos_no_iptu.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/plc_44_descontos_no_iptu.pdf</t>
   </si>
   <si>
     <t>Institui desconto no pagamento de IPTU no município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/plc_45_iptu_verde.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/plc_45_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo e desconto no IPTU, denominado "IPTU Verde" no município de Rio Pomba.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/plc_46_lixeiras_em_predios.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/plc_46_lixeiras_em_predios.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 934/94, que Institui o Código de Posturas Municipal, com relação à disposição de lixo domiciliar em prédios.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3223/plc_47_novo_codigo_tributario.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3223/plc_47_novo_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_2145_reajuste_servidores_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_2145_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual do vencimento dos servidores públicos da Câmara Municipal.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_2146_transporte_estudantes_amplia_distancia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_2146_transporte_estudantes_amplia_distancia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.741/2021, que Autoriza a utilização dos veículos do Programa Caminhos da Escola a efetuarem o transporte de estudantes do Ensino Superior de acordo com o Parágrafo Único do art. 5º da Lei Federal 12.816 de 05 de junho de 2013 e dá outras providências no Município de Rio Pomba.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_2147_horario_especial_servidores.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_2147_horario_especial_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da redução da jornada de trabalho a servidores públicos municipais e que tenham cônjuge, filho ou dependente com deficiência.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/pl_2148_revisao_salarial.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/pl_2148_revisao_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual para os servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/pl_2149_carnaval.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/pl_2149_carnaval.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 1.992/2024, que dispõe sobre a concessão de subvenção social às entidades para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/pl_2150_estagiario_pos-graduacao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/pl_2150_estagiario_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênios visando cessão de estagiário de pós-graduação à Promotoria de Justiça e ao Tribunal de Justiça da Comarca de Rio Pomba-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/pl_2151_reestruturacao_da_administracao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/pl_2151_reestruturacao_da_administracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação da administração pública municipal, mediante a criação de secretarias e departamento que menciona; ampliação, criação e extinção de cargos públicos na estrutura administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Gladstone da Saúde, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/pl_2152_regula_entrega_delivery.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/pl_2152_regula_entrega_delivery.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de entregas de encomendas por trabalhadores de aplicativo em condomínios verticais, com notificação expressa nas plataformas digitais de delivery ou por telefonema.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/pl_2153_vacina_domiciliar_autistas.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/pl_2153_vacina_domiciliar_autistas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vacinação domiciliar das pessoas com autismo.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/pl_2154_rua_nilza_de_carvalho.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/pl_2154_rua_nilza_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Denomina rua com o nome de Nilza de Carvalho.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/pl_2155_assessor_em_licitacoes.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/pl_2155_assessor_em_licitacoes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.194, que Dispõe Sobre o Plano de Carreira, Cargos e Vencimentos da Câmara Municipal de Rio Pomba.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/pl_2156_credito_apolegis.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/pl_2156_credito_apolegis.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento da Câmara Municipal para 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/pl_2157_credito_funasa.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/pl_2157_credito_funasa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial no orçamento em vigência do Município de Rio Pomba para pagamento de parcelamento junto à Funasa e dá outras providências.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/pl_2158_credito_onibus.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/pl_2158_credito_onibus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial para aquisição de ônibus escolar no orçamento em vigência do Município de Rio Pomba  e dá outras providências.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/pl_2159_judicial.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/pl_2159_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar acordo em processos administrativos e a transacionar em processos judiciais em que o município de Rio Pomba for interessado, autor, réu ou tiver interesse jurídico na qualidade de assistente ou oponente e dá outras providências.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/pl_2160_aldir_blanc.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/pl_2160_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial no orçamento em vigência do município de Rio Pomba para cobertura das despesas de aplicação dos recursos da Lei Aldir Blanc com premiações e dá outras providências.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2161_vicosa.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2161_vicosa.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Transporte ao estudante de Rio Pomba que reside em Viçosa para fins de formação acadêmica e dá outras providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/pl_2162_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/pl_2162_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 15 da Lei Municipal nº 1.469/14, que dispõe sobre o auxílio-alimentação dos servidores municipais, para incluir os secretários municipais e assessor jurídico como beneficiários.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/pl_2163_revisao_secretarios.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/pl_2163_revisao_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio do assessor jurídico e dos agentes políticos municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_2164_auxilio_alimentacao_motoristas.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_2164_auxilio_alimentacao_motoristas.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.974, de 21 de agosto de 2024, que dispõe sobre a concessão de auxílio alimentação aos motoristas do município de Rio Pomba-MG.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/pl_2165_proibe_musicas.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/pl_2165_proibe_musicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de execução musical, nas instituições escolares e eventos carnavalescos, de músicas com letras que façam apologia ao crime, ao uso de drogas e/ou que expressem conteúdos sexuais.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/pl_2166_auxilio_alimentacao_camara.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/pl_2166_auxilio_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO PARA OS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/pl_2167_sebrae.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/pl_2167_sebrae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de Rio Pomba a firmar convênio de apoio às micro e pequenas empresas de Minas Gerais – Sebrae/MG visando instituir o Programa de Aprimoramento da Qualidade do Leite no Município de Rio Pomba/MG, promovendo a melhoria genética dos rebanhos.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/pl_2168_circos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/pl_2168_circos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e funcionamento de circos itinerantes no Município de Rio Pomba, Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/pl_2169_pista_de_wheeling.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/pl_2169_pista_de_wheeling.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a destinar espaço para a prática de manobras com motocicletas, o Wheeling, e cria a rua do grau no município de Rio Pomba.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/pl_2170_fiacao_aerea.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/pl_2170_fiacao_aerea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização, alinhamento e identificação da fiação aérea no município de Rio Pomba.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/pl_2171_carteirinha_fibromialgia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/pl_2171_carteirinha_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa Portadora de Fibromialgia.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/pl_2172_cessao_de_imovel_para_if.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/pl_2172_cessao_de_imovel_para_if.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder uso de imóvel para atendimento de projeto educacional em parceria com o Instituto Federal de Educação, Ciência e Tecnologia do Sudeste de Minas Gerais – Campus Rio Pomba, e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/pl_2173_medidor_de_glicose.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/pl_2173_medidor_de_glicose.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Rio Pomba a conceder gratuitamente o dispositivo de monitorização de glicose por escaneamento intermitente para pessoas diagnosticadas com diabetes mellitus.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_2174_aparelho_de_anestesia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_2174_aparelho_de_anestesia.pdf</t>
   </si>
   <si>
     <t>Autorização para inclusão de dotação no orçamento vigente para cobertura das despesas proveniente de emenda parlamentar de que trata a Resolução SES/MG 9.247/2023.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_2175_empresa_amiga_da_mulher.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_2175_empresa_amiga_da_mulher.pdf</t>
   </si>
   <si>
     <t>Institui o programa Empresa Amiga da Saúde da Mulher no município de Rio Pomba, estabelece diretrizes para a promoção da saúde feminina em parceria com o setor privado.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_2176_altera_o_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_2176_altera_o_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.014/2025, que institui o auxílio-alimentação para os servidores e vereadores da Câmara Municipal de Rio Pomba.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/pl_2177_processo_eletronico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/pl_2177_processo_eletronico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo legislativo eletrônico no âmbito do Município de Rio Pomba/MG.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/ldo_2026.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/pl_2179_combate_pedofilia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/pl_2179_combate_pedofilia.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação, nomeação ou designação de pessoas condenadas por crimes praticados contra criança e adolescente para cargos, empregos públicos, incluindo aquelas vinculadas a empresas terceirizadas que prestem serviços no município de Rio Pomba.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/pl_2180_maquinarios.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/pl_2180_maquinarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a celebrar termo de cooperação mútua com municípios vizinhos, visando à cessão recíproca de veículos, equipamentos e maquinários para realização de serviços públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/pl_2181_clinicas_dependentes.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/pl_2181_clinicas_dependentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de repasse de recursos financeiros e celebração de convênio com entidades para acolhimento de dependentes químicos e dá outras providências.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>Imaculada Enfermeira, Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2182_centro_de_vivencia_do_idoso.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2182_centro_de_vivencia_do_idoso.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Convivência do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>Inclui no calendário oficial o dia municipal do protetor de animais e dá outras providências.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/pl_2184_placas_abuso_infantil.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/pl_2184_placas_abuso_infantil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação, em locais de frequência infantil, de placas com informações alusivas ao combate e à denúncia de crimes de abuso e exploração sexual de crianças e adolescentes, no município de Rio Pomba, e dá outras providências.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/pl_2185_cria_cargos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/pl_2185_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Cria cargos públicos no âmbito da administração pública municipal para estruturação do abrigo institucional de acolhimento de crianças e adolescentes no município de Rio Pomba/MG, nos termos das Leis Municipais nº 1.468/2014 e nº 1.469/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/pl_2186_familia_acolhedora.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/pl_2186_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.421/2012, que dispõe sobre o Programa Família Acolhedora, para reajustar o valor do subsídio financeiro pago às famílias acolhedoras.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/pl_2187_amplia_cargos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/pl_2187_amplia_cargos.pdf</t>
   </si>
   <si>
     <t>Autoriza a ampliação do número de cargos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/pl_2188_distrito_industrial_ii.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/pl_2188_distrito_industrial_ii.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar imóvel localizado no distrito industrial II, mediante a realização de processo licitatório, para fins de instalação ou ampliação de empreendimentos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/pl_2189_sindicato_rural.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/pl_2189_sindicato_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Rio Pomba a prestar contribuição social ao Sindicato dos Produtores Rurais de Rio Pomba para fins de capacitação de avicultores, e dá outras providências.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/pl_2190_cria_e_amplia_cargos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/pl_2190_cria_e_amplia_cargos.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação e ampliação do número de cargos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/pl_2191_monitor_de_glicose.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/pl_2191_monitor_de_glicose.pdf</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/pl_2192_veiculo_coletor_de_lixo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/pl_2192_veiculo_coletor_de_lixo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial para aquisição de caminhão coletor de lixo no orçamento em vigência do município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/pl_2193_veiculo_para_meio_ambiente.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/pl_2193_veiculo_para_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial para aquisição de veículo para atender as ações da Secretaria Municipal de Meio Ambiente no orçamento em vigência do município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_2194_veiculo_para_bolsa_familia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_2194_veiculo_para_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial para aquisição de veículo para atender as ações do Programa Bolsa Família no orçamento em vigência do município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_2195_prata_da_casa.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_2195_prata_da_casa.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Prata da Casa”, que estabelece a obrigatoriedade de disponibilização de oportunidade	para apresentação de grupos, bandas, cantores, dançarinos ou instrumentistas locais na abertura de eventos musicais que contem com financiamento público municipal.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_2196_farmacia_solidaria.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_2196_farmacia_solidaria.pdf</t>
   </si>
   <si>
     <t>Normatiza o Programa Farmácia Solidária, com o objetivo de estimular a conscientização, doação, dispensação para a população e descarte de medicamentos no município.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/pl_2197_inovacao_tecnologica.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/pl_2197_inovacao_tecnologica.pdf</t>
   </si>
   <si>
     <t>Institui medidas de incentivo à pesquisa científica, tecnológica e à inovação no ambiente produtivo no Município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/pl_2198_politica_de_cuidados.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/pl_2198_politica_de_cuidados.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal do Cuidado.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/pl_2199_praca_toninho_dias.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/pl_2199_praca_toninho_dias.pdf</t>
   </si>
   <si>
     <t>Denomina Praça com o nome de Antônio Dias de Oliveira.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/pl_2200_rua_vantuil.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/pl_2200_rua_vantuil.pdf</t>
   </si>
   <si>
     <t>Denomina Rua com o nome de Vantuil Antônio de Souza.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/pl_2201_drones_nas_maquinas_solidarias.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/pl_2201_drones_nas_maquinas_solidarias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.759/2021, no que diz respeito à prestação dos serviços com cessão de drones.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/pl_2202_utilizacao_de_drones.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/pl_2202_utilizacao_de_drones.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e regulamentação do uso de drones para mapeamento aéreo multiespectral, uso na agricultura e no combate a vetores de doenças no município de Rio Pomba.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/pl_2203_subvencao_aaparp.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/pl_2203_subvencao_aaparp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial visando a inclusão de dotação no orçamento vigente para cobertura da despesa de subvenção social para Associação dos Amigos e Protetores dos Animais de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/pl_2204_proagro_rio_pomba.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/pl_2204_proagro_rio_pomba.pdf</t>
   </si>
   <si>
     <t>Institui o programa “ProAgro Rio Pomba”, dispõe sobre seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/pl_2205_festa_do_cavalo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/pl_2205_festa_do_cavalo.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Rio Pomba a conceder contribuição ao Sindicato dos Produtores Rurais de Rio Pomba para custear despesas de festividade e dá outras providências.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/pl_2206_abrigo_institucional.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/pl_2206_abrigo_institucional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Rio Pomba a celebrar convênio intermunicipal com os municípios de Silveirânia e Tabuleiro para a implantação e manutenção do serviço de acolhimento institucional regional para crianças e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/pl_2207_carro_apae.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/pl_2207_carro_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar veículo para a Associação de Pais e Amigos dos Excepcionais de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/pl_2208_sede_obras.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/pl_2208_sede_obras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial no orçamento em vigência do Município de Rio Pomba para construção de nova sede para Secretaria de Obras e Serviços Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/pl_2209_bonus_educacao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/pl_2209_bonus_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder bônus excepcional aos profissionais da educação básica integrantes do quadro ativo de pessoal do município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_2210_denomina_o_centro_cultural.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_2210_denomina_o_centro_cultural.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO CULTURAL DE RIO POMBA.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3151/pl_2211_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3151/pl_2211_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 15 da Lei Municipal nº 1.469, de 14 de março de 2014, para ampliar as modalidades de pagamento do auxílio alimentação aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/pl_2212_pagamento_beneficio.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/pl_2212_pagamento_beneficio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.895, de 04 de julho de 2023, que institui o Programa Partilha Solidária, para permitir, em caráter excepcional, o pagamento do benefício por meio de transferência bancária ou equivalente.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/pl_2213_exames_para_motoristas.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/pl_2213_exames_para_motoristas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Pomba a exigir e custear exames toxicológicos para motoristas no momento da admissão, demissão e periodicamente, e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/pl_2214_centro_de_convivencia.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/pl_2214_centro_de_convivencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial para inclusão de dotação no orçamento vigente para cobertura das despesas de construção do Centro de Convivência e dá outras providências.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/pl_2215_ldo_anexos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/pl_2215_ldo_anexos.pdf</t>
   </si>
   <si>
     <t>Inclui o Anexo de Metas e Prioridades e altera o Anexo de  Metas Fiscais e o Anexo de  Fiscos Fiscais à Lei nº 2.024, de 26 de junho de 2025, que estabelece as Diretrizes Orçamentárias para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3158/pl_2216_ppa_2026-2029.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3158/pl_2216_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Rio Pomba para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2217_loa_2016_substitutivo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2217_loa_2016_substitutivo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Rio Pomba para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/pl_2218_veiculos_para_saude.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/pl_2218_veiculos_para_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial no orçamento em vigência do município de Rio Pomba para aquisição de veículos para a Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/pl_2219_fumdec.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/pl_2219_fumdec.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal Especial de Proteção e Defesa Civil (FUNDEC), constante do art. 16 da Lei 1.764/2021, estabelece suas fontes, gestão e critérios de aplicação de recursos e dá outras providências.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/pl_2220_subvencoes_2026.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/pl_2220_subvencoes_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/pl_2221_antonio_leite.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/pl_2221_antonio_leite.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA COM O NOME DE ANTÔNIO LEITE FILHO NO BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/pl_2222_cargos.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/pl_2222_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na estrutura administrativa do município de Rio Pomba, cria e amplia cargos públicos, redefine atribuições, altera denominações de secretarias municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/pl_2223_renal_cronico.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/pl_2223_renal_cronico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e atendimento prioritário das pessoas com doenças renais crônicas no âmbito dos serviços públicos e privados no município de Rio Pomba e dá outras providências.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/pl_2224_onibus.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/pl_2224_onibus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito especial no orçamento em vigência do município de Rio Pomba para cobertura das despesas de aquisição de ônibus para transporte escolar com recursos do PAR – Plano de Ações Articuladas do FNDE – e dá outras providências.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2225_limite_abertura_de_credito.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2225_limite_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Aumenta o índice de suplementação contido na Lei nº 1.991/2024 para o exercício de 2025.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2226_recuperacao_fiscal_-_refis.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2226_recuperacao_fiscal_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Rio Pomba – REFIS 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/pl_2227_concessao_terreno_distrito.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/pl_2227_concessao_terreno_distrito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão de direito real de uso de área específica no distrito industrial, nos termos da Lei nº 1.440/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/pl_2228_altera_ldo.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/pl_2228_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias do Município de Rio Pomba para o exercício financeiro de 2025, inserindo-se o demonstrativo 7 – estimativa e compensação da renúncia de receita, e dá outras providências.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/pl_2229_sistema_de_cultura.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/pl_2229_sistema_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Rio Pomba, e dá outras providências.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/pr_378_subsidios.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/pr_378_subsidios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos agentes políticos do Poder Legislativo.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/pr_379_uso_do_carro.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/pr_379_uso_do_carro.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 265/2007, que regulamenta o Uso do Veículo da Câmara Municipal de Rio Pomba.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/pr_380_altera_regimento_interno.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/pr_380_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 311/2026 – Regimento Interno da Câmara, relacionado à fixação dos subsídios.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/pr_381_orcamento_2026.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/pr_381_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Câmara Municipal de Rio Pomba para o exercício de 2026.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/requerimento_n01-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/requerimento_n01-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS 40 ANOS DO CURRAL BONITO</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/requerimento_n02-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/requerimento_n02-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS NO LOTEAMENTO PANORAMA</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/requerimento_n03-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/requerimento_n03-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/requerimento_n04-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/requerimento_n04-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FEIRA LIVRE</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_n05-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_n05-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃOES SOBRE A PROLIFERAÇÃO DE CARAMUJOS.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n06-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n06-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE APLICAÇÃO DA LEI MUNICIPAL.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_n07-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_n07-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXISTÊNCIA DE MATABURROS COM VÃO CENTRAL.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n08-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n08-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O PISO NACIONAL DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>Celsinho ET, Demétrius Tufi, Gladstone da Saúde, Imaculada Enfermeira, Ivan da Isabel, Jorginho, Juscélio Bernardino, Romeuzinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento__n10-2025_8_vereadores.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento__n10-2025_8_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SERVIÇOS PRESTADOS EM UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_n11-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_n11-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ILUMINAÇÃO NOS TRECHOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/requerimento_n12-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/requerimento_n12-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PAGAMENTO DO PISO DA ENFERMAGEM</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n13-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n13-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PONTE RURAL.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/requerimento_n14-2025_tufi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/requerimento_n14-2025_tufi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONSELHO DO IDOSO.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/requerimento_n15-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/requerimento_n15-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS MORADIAS POPULARES</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/requerimento_n16-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/requerimento_n16-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O FESTIVAL GASTRONÔMICO.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n17-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n17-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA VIVER BEM</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n18-2025_jorge.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n18-2025_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE INSTALAÇÃO DE UBS NO LINDO VALE.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n19-2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n19-2025_coi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A SITUAÇÃO DE CONVÊNIOS.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/requerimento_20_qr_code.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/requerimento_20_qr_code.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a implantação de QR Code em placas.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>Celsinho ET, Gladstone da Saúde, Imaculada Enfermeira, Ivan da Isabel, Jorginho, Juscélio Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_21.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Reque informações sobre o funcionamento de farmácias.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/requerimento_22.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a lei da jornada reduzida de trabalho.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/req_23.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/req_23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a emissão de carteiras de identidade.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/req_24.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/req_24.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre alistamento militar.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/req_25.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/req_25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os médicos da prefeitura.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3122/req_26.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3122/req_26.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o piso nacional da enfermagem.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/requerimento_27.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre iluminação pública.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/req_28.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/req_28.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os gastos com a exposição.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/req_29.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/req_29.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a lei do canabidiol.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/req_30.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/req_30.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o conselho municipal do idoso.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_n31_-_2025_coi.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_n31_-_2025_coi.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre quantidade de alunos com TEA.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/req_32.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/req_32.pdf</t>
   </si>
   <si>
     <t>REQUER que o Chefe do Executivo informe à Câmara a respeito do_x000D_
 direito ao adicional de insalubridade para os agentes comunitários_x000D_
 de saúde – ACS, anexando laudo de avaliação sobre essa atividade_x000D_
 municipal.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/req_29.pdf</t>
+    <t>http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/req_29.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato da empresa administradora do Face Card.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5133,67 +5133,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n02-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n03-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n04-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n05-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n06-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n07-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no08-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n09-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n10-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n11-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n12-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n13-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n14-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n15-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n16-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n17-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n18-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n19-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n20-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n21-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n22-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_n23-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n24-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n25-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n26-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n27-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n28-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n29-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n31-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n32-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n33-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n34-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n35-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n36-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n37-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n38-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n39-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n41-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/indicacao_n42-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n43-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n44-2025_ivan_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n45-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n46-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n48-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n49-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n50-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n51-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n52-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n53-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n54-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n55-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_n56-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_n57-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_n58-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_n59-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n60-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n61-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n62-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n63-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n64-2025__tufi.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_n65-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n66-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n67-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n68-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n69-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n70-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n71-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n72-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n73-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n75-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n77-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n78-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n79-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n80-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n82-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n83-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_n84-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_n85-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_n86-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n87-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n88-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/indicacao_n89-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n90-2025_romeu_e_outros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_n91-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_n92-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_n93-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_n94-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_n95-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_n96-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n97-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n98-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_n99-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n100-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n101-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n102-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n103-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n104-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n105-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n106-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n107-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n108-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n109-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n110-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n111-2025_juscelio_e_ivan.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n112-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n113-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n114-2025_imaculada_jorge_e_celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n115-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n116-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n117-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n118-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n119-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n120-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n121-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n122-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n123-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n124-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_n125-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_n126-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_n127-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_n128-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_n129-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_n130-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_n131-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_n132-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_n134-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_n135-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_n136-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_n137-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_n138-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_n140-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_n141-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_n142-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/indicacao_n143-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/indicacao_n144-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/indicacao_n145-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_n146-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/ind_148.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_150.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_n152-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3071/ind_153.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_154.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_155.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/ind_156.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/ind_157.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_158.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_159.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3077/ind_160.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_162.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_163.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_165.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/ind_166.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_167.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/ind_169.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/ind_170.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/ind_176.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_n178-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_181.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/ind_183.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_n184-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3129/ind_185.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/ind_186.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/prop_187-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_189.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3150/indicacao_190-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_193.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/ind_194.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_195.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_196.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/indicacao_n197-25_coi.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/indicacao_n199-25_coi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_n200-25_coi.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/indicacao_n201-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_n202-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/indicacao_n203-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_n204-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_n205-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_n206-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/ind_207.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/ind_208.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/ind_209.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_211.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_212.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_213.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_214.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_215.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_216.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_218.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_221.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_222.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_n225-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_n226-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/indicacao_n227-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/indicacao_n228-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_n229-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_n230-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_n231-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_n232-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_n233-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/indicacao_n234-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacao_n235-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacao_n236-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/indicacao_n237-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/indicacao_n238-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/indicacao_n239-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_n240-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/indicacao_n241-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/indicacao_n242-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_n243-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_n244-2025_tufi_e_glads.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/indicacao_no245-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/indicacao_n246-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/indicacao_n247-25_tuffi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/indicacao_n248-25_tuffi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/indicacao_n249-25_tuffic.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_n250-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/indicacao_n251-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_no_02_neiva_kirry_leal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/mocao_03_paulinho_da_racao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/mocao_04_reynaldo_marques.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3166/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/mocao_21_maria_imaculada_nunes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_22_felipe_almeida_de_mello.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mocao_23_maria_vitoria_ferreira_mendes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_24_maria_marta_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/mocao_de_repudio_n25-2025_todos_copasa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/mocao_de_repudio_n26-2025_decreto_fed.12.686_apaes_8_assinaram.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/parecer_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/pdl_228_homenagem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/pdl_229_veto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/pdl_230_homenagem_wagner.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/pdl_231_homenagem_magno.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/pdl_232_dr._wendel.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/pdl_233_joao_braga.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/pdl_234_ana_pimentel.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/pdl_235_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/plc_41_altera_regime_juridico.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/plc_42_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_43_mato_terrenos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/plc_44_descontos_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/plc_45_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/plc_46_lixeiras_em_predios.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3223/plc_47_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_2145_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_2146_transporte_estudantes_amplia_distancia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_2147_horario_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/pl_2148_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/pl_2149_carnaval.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/pl_2150_estagiario_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/pl_2151_reestruturacao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/pl_2152_regula_entrega_delivery.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/pl_2153_vacina_domiciliar_autistas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/pl_2154_rua_nilza_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/pl_2155_assessor_em_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/pl_2156_credito_apolegis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/pl_2157_credito_funasa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/pl_2158_credito_onibus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/pl_2159_judicial.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/pl_2160_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2161_vicosa.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/pl_2162_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/pl_2163_revisao_secretarios.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_2164_auxilio_alimentacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/pl_2165_proibe_musicas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/pl_2166_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/pl_2167_sebrae.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/pl_2168_circos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/pl_2169_pista_de_wheeling.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/pl_2170_fiacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/pl_2171_carteirinha_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/pl_2172_cessao_de_imovel_para_if.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/pl_2173_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_2174_aparelho_de_anestesia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_2175_empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_2176_altera_o_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/pl_2177_processo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/pl_2179_combate_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/pl_2180_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/pl_2181_clinicas_dependentes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2182_centro_de_vivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/pl_2184_placas_abuso_infantil.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/pl_2185_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/pl_2186_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/pl_2187_amplia_cargos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/pl_2188_distrito_industrial_ii.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/pl_2189_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/pl_2190_cria_e_amplia_cargos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/pl_2191_monitor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/pl_2192_veiculo_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/pl_2193_veiculo_para_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_2194_veiculo_para_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_2195_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_2196_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/pl_2197_inovacao_tecnologica.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/pl_2198_politica_de_cuidados.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/pl_2199_praca_toninho_dias.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/pl_2200_rua_vantuil.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/pl_2201_drones_nas_maquinas_solidarias.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/pl_2202_utilizacao_de_drones.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/pl_2203_subvencao_aaparp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/pl_2204_proagro_rio_pomba.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/pl_2205_festa_do_cavalo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/pl_2206_abrigo_institucional.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/pl_2207_carro_apae.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/pl_2208_sede_obras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/pl_2209_bonus_educacao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_2210_denomina_o_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3151/pl_2211_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/pl_2212_pagamento_beneficio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/pl_2213_exames_para_motoristas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/pl_2214_centro_de_convivencia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/pl_2215_ldo_anexos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3158/pl_2216_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2217_loa_2016_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/pl_2218_veiculos_para_saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/pl_2219_fumdec.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/pl_2220_subvencoes_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/pl_2221_antonio_leite.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/pl_2222_cargos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/pl_2223_renal_cronico.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/pl_2224_onibus.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2225_limite_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2226_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/pl_2227_concessao_terreno_distrito.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/pl_2228_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/pl_2229_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/pr_378_subsidios.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/pr_379_uso_do_carro.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/pr_380_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/pr_381_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/requerimento_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/requerimento_n02-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/requerimento_n03-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/requerimento_n04-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_n05-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n06-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_n07-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n08-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento__n10-2025_8_vereadores.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_n11-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/requerimento_n12-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n13-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/requerimento_n14-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/requerimento_n15-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/requerimento_n16-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n17-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n18-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n19-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/requerimento_20_qr_code.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/req_23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/req_24.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/req_25.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3122/req_26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/req_28.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/req_29.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/req_30.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_n31_-_2025_coi.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/req_32.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/req_29.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n02-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n03-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n04-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n05-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n06-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n07-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no08-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n09-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n10-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n11-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n12-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n13-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/indicacao_n14-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_n15-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_n16-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n17-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n18-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n19-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n20-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n21-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n22-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_n23-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_n24-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n25-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n26-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n27-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n28-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n29-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n31-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n32-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n33-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n34-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n35-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n36-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_n37-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_n38-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n39-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_n41-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/indicacao_n42-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n43-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n44-2025_ivan_e_romeu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n45-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n46-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n48-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n49-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n50-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n51-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n52-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_n53-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_n54-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_n55-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_n56-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_n57-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_n58-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_n59-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n60-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n61-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n62-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_n63-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_n64-2025__tufi.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_n65-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n66-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n67-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n68-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n69-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n70-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n71-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n72-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n73-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n75-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n77-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n78-2025_tuffi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n79-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n80-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n82-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n83-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_n84-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_n85-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_n86-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n87-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n88-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/indicacao_n89-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n90-2025_romeu_e_outros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_n91-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_n92-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_n93-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_n94-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_n95-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_n96-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n97-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n98-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_n99-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n100-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n101-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n102-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n103-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n104-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n105-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n106-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n107-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n108-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n109-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n110-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n111-2025_juscelio_e_ivan.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n112-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n113-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n114-2025_imaculada_jorge_e_celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n115-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n116-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n117-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n118-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n119-2025_celso.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n120-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n121-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n122-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n123-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n124-2025_ivan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_n125-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_n126-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_n127-2025_juscelio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_n128-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_n129-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_n130-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_n131-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_n132-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_n134-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_n135-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_n136-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_n137-2025_gladstone.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_n138-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_n140-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_n141-2025_demetrius.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_n142-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/indicacao_n143-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/indicacao_n144-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/indicacao_n145-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_n146-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/ind_148.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_150.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_n152-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3071/ind_153.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_154.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_155.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/ind_156.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/ind_157.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_158.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_159.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3077/ind_160.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_162.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_163.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_165.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/ind_166.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_167.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/ind_169.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/ind_170.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/ind_176.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_n178-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_181.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/ind_183.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/indicacao_n184-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3129/ind_185.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/ind_186.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/prop_187-25_juscelio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_189.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3150/indicacao_190-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_193.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/ind_194.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_195.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_196.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/indicacao_n197-25_coi.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/indicacao_n199-25_coi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_n200-25_coi.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/indicacao_n201-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_n202-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/indicacao_n203-25_demetrius.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_n204-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_n205-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_n206-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/ind_207.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/ind_208.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/ind_209.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_211.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_212.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_213.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_214_-_2025_-_celso.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/indicacao_215_-_2025_-_celso.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_216.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_218.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_221.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_222.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/indicacao_n225-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/indicacao_n226-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/indicacao_n227-2025_glads.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/indicacao_n228-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_n229-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/indicacao_n230-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/indicacao_n231-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_n232-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_n233-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/indicacao_n234-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/indicacao_n235-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/indicacao_n236-2025_romeu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/indicacao_n237-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/indicacao_n238-2025_imaculada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/indicacao_n239-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_n240-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/indicacao_n241-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/indicacao_n242-2025_tufic.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_n243-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/indicacao_n244-2025_tufi_e_glads.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/indicacao_no245-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/indicacao_n246-25_imaculada.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/indicacao_n247-25_tuffi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/indicacao_n248-25_tuffi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/indicacao_n249-25_tuffic.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_n250-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/indicacao_n251-25_jorge.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_no_02_neiva_kirry_leal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/mocao_03_paulinho_da_racao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/mocao_04_reynaldo_marques.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3166/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/mocao_21_maria_imaculada_nunes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_22_felipe_almeida_de_mello.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mocao_23_maria_vitoria_ferreira_mendes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_24_maria_marta_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/mocao_de_repudio_n25-2025_todos_copasa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/mocao_de_repudio_n26-2025_decreto_fed.12.686_apaes_8_assinaram.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/parecer_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/pdl_228_homenagem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/pdl_229_veto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/pdl_230_homenagem_wagner.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/pdl_231_homenagem_magno.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/pdl_232_dr._wendel.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/pdl_233_joao_braga.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/pdl_234_ana_pimentel.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/pdl_235_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/plc_41_altera_regime_juridico.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/plc_42_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_43_mato_terrenos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/plc_44_descontos_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/plc_45_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/plc_46_lixeiras_em_predios.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3223/plc_47_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_2145_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_2146_transporte_estudantes_amplia_distancia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_2147_horario_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/pl_2148_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/pl_2149_carnaval.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/pl_2150_estagiario_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/pl_2151_reestruturacao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/pl_2152_regula_entrega_delivery.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/pl_2153_vacina_domiciliar_autistas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/pl_2154_rua_nilza_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/pl_2155_assessor_em_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/pl_2156_credito_apolegis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/pl_2157_credito_funasa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/pl_2158_credito_onibus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/pl_2159_judicial.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/pl_2160_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2161_vicosa.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/pl_2162_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/pl_2163_revisao_secretarios.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_2164_auxilio_alimentacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/pl_2165_proibe_musicas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/pl_2166_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/pl_2167_sebrae.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/pl_2168_circos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/pl_2169_pista_de_wheeling.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/pl_2170_fiacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/pl_2171_carteirinha_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/pl_2172_cessao_de_imovel_para_if.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/pl_2173_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_2174_aparelho_de_anestesia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_2175_empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_2176_altera_o_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/pl_2177_processo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/pl_2179_combate_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/pl_2180_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/pl_2181_clinicas_dependentes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2182_centro_de_vivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/pl_2184_placas_abuso_infantil.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/pl_2185_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/pl_2186_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/pl_2187_amplia_cargos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/pl_2188_distrito_industrial_ii.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/pl_2189_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/pl_2190_cria_e_amplia_cargos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/pl_2191_monitor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/pl_2192_veiculo_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/pl_2193_veiculo_para_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_2194_veiculo_para_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_2195_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_2196_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/pl_2197_inovacao_tecnologica.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/pl_2198_politica_de_cuidados.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/pl_2199_praca_toninho_dias.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/pl_2200_rua_vantuil.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/pl_2201_drones_nas_maquinas_solidarias.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/pl_2202_utilizacao_de_drones.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/pl_2203_subvencao_aaparp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/pl_2204_proagro_rio_pomba.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/pl_2205_festa_do_cavalo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/pl_2206_abrigo_institucional.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/pl_2207_carro_apae.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/pl_2208_sede_obras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/pl_2209_bonus_educacao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_2210_denomina_o_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3151/pl_2211_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/pl_2212_pagamento_beneficio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/pl_2213_exames_para_motoristas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/pl_2214_centro_de_convivencia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/pl_2215_ldo_anexos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3158/pl_2216_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2217_loa_2016_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/pl_2218_veiculos_para_saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/pl_2219_fumdec.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/pl_2220_subvencoes_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/pl_2221_antonio_leite.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/pl_2222_cargos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/pl_2223_renal_cronico.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/pl_2224_onibus.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2225_limite_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2226_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/pl_2227_concessao_terreno_distrito.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/pl_2228_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/pl_2229_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/pr_378_subsidios.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/pr_379_uso_do_carro.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/pr_380_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/pr_381_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/requerimento_n01-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/requerimento_n02-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/requerimento_n03-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/requerimento_n04-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_n05-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n06-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_n07-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n08-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento__n10-2025_8_vereadores.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_n11-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/requerimento_n12-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n13-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/requerimento_n14-2025_tufi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/requerimento_n15-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/requerimento_n16-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n17-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n18-2025_jorge.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/requerimento_n19-2025_coi.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/requerimento_20_qr_code.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/req_23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/req_24.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/req_25.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3122/req_26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/req_28.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/req_29.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/req_30.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/requerimento_n31_-_2025_coi.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/req_32.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopomba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/req_29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H406"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>